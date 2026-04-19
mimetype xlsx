--- v3 (2026-03-30)
+++ v4 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R136d4774445047a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d2c2f0601046d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d09d214c23b4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142389017d9a4a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf2984bbbc024ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d09d214c23b4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc7128566fe49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142389017d9a4a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>160,075</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>160,975</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,475</x:t>
-[...436 lines deleted...]
-          <x:t>150,900</x:t>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>