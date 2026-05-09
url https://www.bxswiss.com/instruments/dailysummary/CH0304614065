--- v4 (2026-04-19)
+++ v5 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d2c2f0601046d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6313991be0e477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142389017d9a4a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1737801faf445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc7128566fe49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142389017d9a4a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71116601d18549be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1737801faf445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,382 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>153,075</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,525</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>