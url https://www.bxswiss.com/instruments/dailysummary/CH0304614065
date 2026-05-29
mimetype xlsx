--- v5 (2026-05-09)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6313991be0e477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef6feffb6d74a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1737801faf445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d68a779a9184435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71116601d18549be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1737801faf445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b08d2a49ac4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d68a779a9184435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>156,525</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>13.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,425</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>161,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>161,525</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,875</x:t>
-[...43 lines deleted...]
-          <x:t>162,375</x:t>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>164,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>163,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>