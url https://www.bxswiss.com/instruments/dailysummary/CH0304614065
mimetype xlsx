--- v6 (2026-05-29)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef6feffb6d74a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afd4dc99a7f4a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d68a779a9184435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309c787d064c46df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b08d2a49ac4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d68a779a9184435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa7627bd6f641ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309c787d064c46df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>160,975</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>162,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>162,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>19.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,175</x:t>
-[...124 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,525</x:t>
-[...4 lines deleted...]
-          <x:t>164,575</x:t>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>164,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,925</x:t>
-[...4 lines deleted...]
-          <x:t>164,125</x:t>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>