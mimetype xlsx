--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afd4dc99a7f4a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453f419f833d48bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309c787d064c46df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f179e62744c4d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa7627bd6f641ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309c787d064c46df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd283a7ef25ff4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f179e62744c4d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,525</x:t>
-[...4 lines deleted...]
-          <x:t>164,575</x:t>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>164,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,925</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>166,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,225</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>