--- v8 (2026-07-17)
+++ v9 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453f419f833d48bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232318267d814f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f179e62744c4d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7cace541304362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd283a7ef25ff4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f179e62744c4d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9aaa24256a49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7cace541304362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>165,575</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>164,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>166,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>168,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>169,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...289 lines deleted...]
-          <x:t>168,650</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>