--- v9 (2026-08-07)
+++ v10 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R232318267d814f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3755c418aeb44ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7cace541304362"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527a8dd93e4c4a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9aaa24256a49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7cace541304362" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9086773d2d694969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527a8dd93e4c4a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,100</x:t>
-[...48 lines deleted...]
-          <x:t>168,950</x:t>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,350</x:t>
-[...80 lines deleted...]
-          <x:t>167,700</x:t>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>169,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,150</x:t>
-[...70 lines deleted...]
-          <x:t>168,075</x:t>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,475</x:t>
-[...16 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,325</x:t>
-[...225 lines deleted...]
-          <x:t>172,975</x:t>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>