--- v10 (2026-09-16)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3755c418aeb44ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4348f339b7f24094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R527a8dd93e4c4a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862eb383a24840c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9086773d2d694969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R527a8dd93e4c4a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd44af42b6414d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862eb383a24840c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>173,175</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,700</x:t>
-[...16 lines deleted...]
-          <x:t>171,200</x:t>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,750</x:t>
-[...6 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>171,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,525</x:t>
-[...75 lines deleted...]
-          <x:t>171,050</x:t>
+          <x:t>171,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,500</x:t>
-[...254 lines deleted...]
-          <x:t>168,675</x:t>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,325</x:t>
-[...166 lines deleted...]
-          <x:t>164,625</x:t>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>