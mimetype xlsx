--- v11 (2026-10-06)
+++ v12 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4348f339b7f24094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0d260127e3845a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R862eb383a24840c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb1598e172884fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd44af42b6414d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R862eb383a24840c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf436fe01b22a4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb1598e172884fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0304614065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>169,700</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,350</x:t>
-[...11 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>167,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>169,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,325</x:t>
-[...291 lines deleted...]
-          <x:t>171,650</x:t>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>171,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>170,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,250</x:t>
-[...85 lines deleted...]
-          <x:t>168,450</x:t>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>