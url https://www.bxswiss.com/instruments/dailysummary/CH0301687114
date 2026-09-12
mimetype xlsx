--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbed0c3ff534beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940b06aec49e4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76d36f603c6463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra409d8ef11ef422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81d89927b594857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76d36f603c6463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04bff0f1e4374bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra409d8ef11ef422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>