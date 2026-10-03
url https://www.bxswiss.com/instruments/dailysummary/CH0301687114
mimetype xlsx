--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940b06aec49e4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5370c8ee854d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra409d8ef11ef422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fbddebd4eac4885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04bff0f1e4374bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra409d8ef11ef422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d89c6e2e30a458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fbddebd4eac4885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>