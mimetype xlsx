--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5370c8ee854d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d913559c8314c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fbddebd4eac4885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda35ef558fcc47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d89c6e2e30a458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fbddebd4eac4885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f0f0b80a664c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda35ef558fcc47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>415,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,350</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>