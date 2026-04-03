--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb4dafc3269049f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff630142a866448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346eecc56cb64225"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc395a6507fef4625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c36e0c7db73453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346eecc56cb64225" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482c9bbea1c84f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc395a6507fef4625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>