--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff630142a866448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1571d45c0dd244b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc395a6507fef4625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcb8ebc733f4750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482c9bbea1c84f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc395a6507fef4625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efb329c5f9b40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcb8ebc733f4750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>447,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>436,700</x:t>
-[...431 lines deleted...]
-          <x:t>396,800</x:t>
+          <x:t>437,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>