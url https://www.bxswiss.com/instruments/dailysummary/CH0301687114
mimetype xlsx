--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1571d45c0dd244b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19231fd90c544656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bcb8ebc733f4750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2003fb44c1a94612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1efb329c5f9b40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bcb8ebc733f4750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de47f3863ae400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2003fb44c1a94612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>404,200</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>402,550</x:t>
-[...53 lines deleted...]
-          <x:t>392,550</x:t>
+          <x:t>410,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>417,400</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,600</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>427,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>