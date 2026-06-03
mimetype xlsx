--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19231fd90c544656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a440757ed0470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2003fb44c1a94612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc93abd07a74e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de47f3863ae400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2003fb44c1a94612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf23ffad9fa40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc93abd07a74e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>417,400</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>417,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>