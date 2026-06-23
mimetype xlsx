--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a440757ed0470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e48ad41b23c4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc93abd07a74e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a7a639a6b64fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf23ffad9fa40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc93abd07a74e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa306ffaab034ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a7a639a6b64fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>394,250</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>387,900</x:t>
-[...249 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>387,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>393,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>