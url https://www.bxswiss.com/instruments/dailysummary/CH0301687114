--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e48ad41b23c4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red79ed9769704123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a7a639a6b64fb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b46c86d3d1b47d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa306ffaab034ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a7a639a6b64fb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de9d2efdcf9462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b46c86d3d1b47d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>366,150</x:t>
-[...16 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>352,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>352,550</x:t>
-[...58 lines deleted...]
-          <x:t>321,900</x:t>
+          <x:t>349,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...208 lines deleted...]
-          <x:t>354,250</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>