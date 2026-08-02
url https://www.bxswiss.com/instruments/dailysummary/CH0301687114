--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red79ed9769704123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96108a7104d4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b46c86d3d1b47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5539cf87d4554353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de9d2efdcf9462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b46c86d3d1b47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a05060c4fd4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5539cf87d4554353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>335,000</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>342,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>334,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>341,250</x:t>
-[...492 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>334,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>332,650</x:t>
-[...36 lines deleted...]
-          <x:t>336,850</x:t>
+          <x:t>331,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>