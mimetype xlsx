--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96108a7104d4e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbed0c3ff534beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5539cf87d4554353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf76d36f603c6463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79a05060c4fd4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5539cf87d4554353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81d89927b594857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf76d36f603c6463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Precious Capital Global Mining &amp; Metals 4D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0301687114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>331,900</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>09.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>332,650</x:t>
-[...43 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>331,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>333,500</x:t>
-[...387 lines deleted...]
-          <x:t>331,250</x:t>
+          <x:t>331,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>