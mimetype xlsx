--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0324588eec40d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c365732e9bb4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ba382a079e4569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfbe082aa664aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8075b861764a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ba382a079e4569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e0a292f201943f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfbe082aa664aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.651,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.654,000</x:t>
-[...70 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>1.616,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.636,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.651,000</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1.636,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.636,500</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1.597,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.606,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.605,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.618,500</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.561,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.574,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.554,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.559,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.519,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>