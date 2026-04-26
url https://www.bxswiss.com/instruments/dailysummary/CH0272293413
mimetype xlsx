--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c365732e9bb4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe7973248af416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfbe082aa664aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e439193e7a4918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e0a292f201943f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfbe082aa664aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795da179fad74a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e439193e7a4918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1.651,000</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.527,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.616,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>1.551,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.672,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>