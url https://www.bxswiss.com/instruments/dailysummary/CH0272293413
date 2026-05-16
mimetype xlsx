--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fe7973248af416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63b7f5ee8ef4e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e439193e7a4918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10842fe512854585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795da179fad74a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e439193e7a4918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57047162c8b24a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10842fe512854585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.639,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.658,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.639,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.645,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.658,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.659,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.642,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.652,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>