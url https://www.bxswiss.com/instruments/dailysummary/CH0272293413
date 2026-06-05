--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re63b7f5ee8ef4e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31552fb981d840a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10842fe512854585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14855aa365b04817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57047162c8b24a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10842fe512854585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad51e868f28c449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14855aa365b04817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.648,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.654,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.637,000</x:t>
-[...43 lines deleted...]
-          <x:t>1.663,000</x:t>
+          <x:t>1.666,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.700,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>1.683,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1.735,500</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.735,500</x:t>
-[...144 lines deleted...]
-          <x:t>1.722,500</x:t>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>