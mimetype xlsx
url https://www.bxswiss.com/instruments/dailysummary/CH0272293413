--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31552fb981d840a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27e2a0c699a4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14855aa365b04817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467b2613a8284dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad51e868f28c449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14855aa365b04817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534b18b24e844110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467b2613a8284dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>1.683,000</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.789,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.755,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.768,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.724,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.738,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1.735,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.731,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.736,500</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>1.751,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>