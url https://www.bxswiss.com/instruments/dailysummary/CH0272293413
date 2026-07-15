--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27e2a0c699a4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cda6cb6c7c74973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467b2613a8284dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6b034de1604e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534b18b24e844110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467b2613a8284dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecfdc788ce0475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6b034de1604e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.777,500</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1.739,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>1.782,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.734,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.739,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1.768,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.727,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.747,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.759,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.758,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.718,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>1.709,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.719,500</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>1.736,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>