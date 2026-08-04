--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cda6cb6c7c74973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc43bc1adce104f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6b034de1604e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738c6c1c094d4d41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecfdc788ce0475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6b034de1604e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c2222457eb4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738c6c1c094d4d41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.757,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.744,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.767,000</x:t>
+          <x:t>1.708,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.739,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.739,500</x:t>
-[...124 lines deleted...]
-          <x:t>1.743,500</x:t>
+          <x:t>1.719,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.731,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.742,500</x:t>
-[...276 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.758,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.759,500</x:t>
-[...144 lines deleted...]
-          <x:t>1.719,500</x:t>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>