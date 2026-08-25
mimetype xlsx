--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc43bc1adce104f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4e76c531a847b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738c6c1c094d4d41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3cef10deb2e4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c2222457eb4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738c6c1c094d4d41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ef9e9ef111c4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3cef10deb2e4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.754,500</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.773,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.731,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.767,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.762,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.747,500</x:t>
-[...443 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>1.770,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.766,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.772,500</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>1.778,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>