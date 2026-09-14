--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4e76c531a847b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3108b744a3a9473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3cef10deb2e4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421c3766c05a4975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ef9e9ef111c4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3cef10deb2e4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0b409d36de44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421c3766c05a4975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.774,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.771,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.766,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.772,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.795,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.781,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.795,500</x:t>
-[...441 lines deleted...]
-          <x:t>1.772,500</x:t>
+          <x:t>1.786,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>