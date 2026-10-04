--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3108b744a3a9473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94b833f23ee4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R421c3766c05a4975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f64c90dd014bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f0b409d36de44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R421c3766c05a4975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3142b43bbe54c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f64c90dd014bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.808,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.791,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.780,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.745,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.747,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.764,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.763,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.776,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.790,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.769,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.788,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.786,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.783,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.828,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.836,000</x:t>
-[...576 lines deleted...]
-          <x:t>1.786,500</x:t>
+          <x:t>1.835,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>