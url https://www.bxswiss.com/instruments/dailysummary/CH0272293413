--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re94b833f23ee4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92cec91670f84f94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f64c90dd014bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99d67d91c2fe4c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3142b43bbe54c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f64c90dd014bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187cc1b8b0b44d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99d67d91c2fe4c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Sustainable Equity - SaraSelect CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0272293413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.799,500</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.818,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>04.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.827,000</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,000</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.832,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.808,000</x:t>
-[...16 lines deleted...]
-          <x:t>1.810,000</x:t>
+          <x:t>1.840,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.823,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.810,000</x:t>
-[...286 lines deleted...]
-          <x:t>1.805,000</x:t>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.841,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.805,000</x:t>
-[...38 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>1.845,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.829,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.840,000</x:t>
-[...171 lines deleted...]
-          <x:t>1.835,500</x:t>
+          <x:t>1.844,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>