--- v13 (2026-09-06)
+++ v14 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec008f80ac254d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02294d55ab9043d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecef5bf170d4ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c01e79059f9480e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a0ec11071649fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecef5bf170d4ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5217710e8884e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c01e79059f9480e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>334,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>