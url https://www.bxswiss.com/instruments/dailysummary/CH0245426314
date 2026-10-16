--- v14 (2026-09-26)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02294d55ab9043d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R678c89b981ee43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c01e79059f9480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a65602fb1a9430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5217710e8884e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c01e79059f9480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898408cacca241ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a65602fb1a9430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>325,050</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>323,350</x:t>
-[...183 lines deleted...]
-          <x:t>330,050</x:t>
+          <x:t>326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>328,050</x:t>
-[...38 lines deleted...]
-          <x:t>323,550</x:t>
+          <x:t>324,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>321,100</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>320,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>