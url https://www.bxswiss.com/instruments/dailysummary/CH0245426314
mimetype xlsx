--- v15 (2026-10-16)
+++ v16 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R678c89b981ee43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bdc36fdc92f4e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a65602fb1a9430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3746be49d15c4908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898408cacca241ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a65602fb1a9430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree9c38b572184347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3746be49d15c4908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...242 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>314,400</x:t>
-[...16 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>311,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>313,200</x:t>
-[...26 lines deleted...]
-          <x:t>316,700</x:t>
+          <x:t>313,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>317,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>313,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>313,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>