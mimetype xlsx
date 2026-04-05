--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffad4c4d63cb4640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267991144e774d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f7fb134bcd46e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4e2abce9a240c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a075d279204fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f7fb134bcd46e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0255bc2353114510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4e2abce9a240c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>391,750</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>391,550</x:t>
-[...16 lines deleted...]
-          <x:t>389,350</x:t>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>388,650</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>386,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>