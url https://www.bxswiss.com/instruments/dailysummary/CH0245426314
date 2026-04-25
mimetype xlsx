--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267991144e774d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885d3b99d1154cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf4e2abce9a240c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a99d9333bc548fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0255bc2353114510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf4e2abce9a240c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88d04488c7043c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a99d9333bc548fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>356,800</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>342,050</x:t>
-[...274 lines deleted...]
-          <x:t>351,950</x:t>
+          <x:t>360,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>