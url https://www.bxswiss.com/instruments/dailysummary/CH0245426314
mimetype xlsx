--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R885d3b99d1154cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5d0fce12164ca5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a99d9333bc548fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48448316b7d44e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88d04488c7043c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a99d9333bc548fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27a2c569a124eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48448316b7d44e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>353,400</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>353,000</x:t>
-[...350 lines deleted...]
-          <x:t>355,950</x:t>
+          <x:t>354,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>356,250</x:t>
-[...36 lines deleted...]
-          <x:t>354,950</x:t>
+          <x:t>349,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>