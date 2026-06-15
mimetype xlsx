--- v8 (2026-05-15)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5d0fce12164ca5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a05bb542d9c4e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48448316b7d44e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ac78f1f2754da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra27a2c569a124eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48448316b7d44e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f0dd74a02e4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ac78f1f2754da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>343,900</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>345,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>341,800</x:t>
-[...242 lines deleted...]
-          <x:t>343,150</x:t>
+          <x:t>341,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>