--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a05bb542d9c4e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fab3e7232944591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ac78f1f2754da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c19f18c315e46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f0dd74a02e4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ac78f1f2754da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac7c2342fc64afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c19f18c315e46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...97 lines deleted...]
-          <x:t>342,200</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>340,700</x:t>
-[...129 lines deleted...]
-          <x:t>330,350</x:t>
+          <x:t>333,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>334,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,400</x:t>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>