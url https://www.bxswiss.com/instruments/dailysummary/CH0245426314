--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fab3e7232944591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739a1804ad904fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c19f18c315e46f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d13881ecc8477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac7c2342fc64afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c19f18c315e46f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783b0040259a43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d13881ecc8477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>310,700</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,850</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>313,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>