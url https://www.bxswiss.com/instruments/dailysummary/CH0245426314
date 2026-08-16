--- v11 (2026-07-26)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R739a1804ad904fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850631b91e1c4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d13881ecc8477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcc61034ed64de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783b0040259a43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d13881ecc8477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8562e5888e1846d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcc61034ed64de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>300,550</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>299,350</x:t>
-[...26 lines deleted...]
-          <x:t>302,600</x:t>
+          <x:t>300,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>305,850</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>