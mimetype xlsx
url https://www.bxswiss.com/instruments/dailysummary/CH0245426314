--- v12 (2026-08-16)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850631b91e1c4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec008f80ac254d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcc61034ed64de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecef5bf170d4ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8562e5888e1846d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcc61034ed64de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a0ec11071649fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecef5bf170d4ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical USD DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245426314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>