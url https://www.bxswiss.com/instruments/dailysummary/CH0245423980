--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra24238ff10644679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad34c10c0fcf44c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f41842144e44c5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db440045e3a4173"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fe485b896343c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f41842144e44c5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa541ea34d1488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db440045e3a4173" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>342,100</x:t>
-[...43 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>341,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>337,700</x:t>
+          <x:t>332,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>325,350</x:t>
-[...404 lines deleted...]
-          <x:t>330,800</x:t>
+          <x:t>326,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>