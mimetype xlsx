--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad34c10c0fcf44c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c2e75ae4ef4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db440045e3a4173"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb06546b78e9431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa541ea34d1488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db440045e3a4173" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526a1e958a2d41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb06546b78e9431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>318,950</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,700</x:t>
-[...11 lines deleted...]
-          <x:t>315,150</x:t>
+          <x:t>305,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>303,350</x:t>
-[...188 lines deleted...]
-          <x:t>307,200</x:t>
+          <x:t>313,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>315,450</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>