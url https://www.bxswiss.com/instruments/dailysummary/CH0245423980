--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c2e75ae4ef4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519145e82e42428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb06546b78e9431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62bedd1096f42a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526a1e958a2d41bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb06546b78e9431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R507f15339a914879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62bedd1096f42a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>303,850</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>302,250</x:t>
-[...517 lines deleted...]
-          <x:t>312,900</x:t>
+          <x:t>307,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>