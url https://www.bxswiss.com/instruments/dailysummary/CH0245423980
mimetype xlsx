--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519145e82e42428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408be6e3c96149e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62bedd1096f42a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd3b364c35df4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R507f15339a914879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62bedd1096f42a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8cd5759e6c4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd3b364c35df4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>312,400</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>310,700</x:t>
-[...11 lines deleted...]
-          <x:t>309,500</x:t>
+          <x:t>306,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>304,550</x:t>
-[...26 lines deleted...]
-          <x:t>301,550</x:t>
+          <x:t>310,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>301,650</x:t>
-[...171 lines deleted...]
-          <x:t>309,400</x:t>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>