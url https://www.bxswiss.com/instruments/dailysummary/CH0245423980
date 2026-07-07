--- v9 (2026-06-03)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408be6e3c96149e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74ec70d242d4a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd3b364c35df4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6510e01cc744537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a8cd5759e6c4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd3b364c35df4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0ede6bf6b147e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6510e01cc744537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>302,050</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>298,750</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>292,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>294,950</x:t>
-[...107 lines deleted...]
-          <x:t>299,650</x:t>
+          <x:t>293,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>