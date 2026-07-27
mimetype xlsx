--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd74ec70d242d4a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c3ae38cef94f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6510e01cc744537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4231e35e5d841a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc0ede6bf6b147e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6510e01cc744537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c1d888ba1e49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4231e35e5d841a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>283,400</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>279,450</x:t>
-[...11 lines deleted...]
-          <x:t>277,750</x:t>
+          <x:t>270,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>276,350</x:t>
-[...4 lines deleted...]
-          <x:t>273,150</x:t>
+          <x:t>274,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>274,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...46 lines deleted...]
-          <x:t>282,800</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>