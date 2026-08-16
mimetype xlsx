--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c3ae38cef94f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db4abfa2491415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4231e35e5d841a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358b090dbd4c4451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c1d888ba1e49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4231e35e5d841a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f598a458364a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358b090dbd4c4451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>270,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>276,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>273,150</x:t>
-[...21 lines deleted...]
-          <x:t>277,250</x:t>
+          <x:t>277,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>275,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>276,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>274,550</x:t>
-[...215 lines deleted...]
-          <x:t>275,950</x:t>
+          <x:t>275,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...208 lines deleted...]
-          <x:t>280,400</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>