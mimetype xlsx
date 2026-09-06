--- v12 (2026-08-16)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db4abfa2491415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3adaa34c10450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358b090dbd4c4451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba87d63945ad4352"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f598a458364a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358b090dbd4c4451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdb4eb122d24a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba87d63945ad4352" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>