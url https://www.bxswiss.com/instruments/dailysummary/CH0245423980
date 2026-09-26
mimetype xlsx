--- v13 (2026-09-06)
+++ v14 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3adaa34c10450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25a1d662f6d4f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba87d63945ad4352"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb1ef627981842ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdb4eb122d24a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba87d63945ad4352" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f3bd1ce8b84f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb1ef627981842ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>292,700</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>292,200</x:t>
-[...26 lines deleted...]
-          <x:t>293,950</x:t>
+          <x:t>301,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>300,450</x:t>
-[...53 lines deleted...]
-          <x:t>301,550</x:t>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>299,650</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>301,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>298,650</x:t>
-[...355 lines deleted...]
-          <x:t>303,450</x:t>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>