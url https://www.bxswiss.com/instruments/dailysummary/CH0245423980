--- v14 (2026-09-26)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25a1d662f6d4f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8760021fac4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb1ef627981842ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561126ae0a4344ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f3bd1ce8b84f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb1ef627981842ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d1ea9e0f9d4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561126ae0a4344ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>301,350</x:t>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>299,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>306,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>305,850</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>298,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>298,050</x:t>
+          <x:t>299,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>296,350</x:t>
-[...242 lines deleted...]
-          <x:t>299,450</x:t>
+          <x:t>293,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>