--- v15 (2026-10-16)
+++ v16 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8760021fac4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2827173d41bb4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R561126ae0a4344ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba1ee0b2745d4551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d1ea9e0f9d4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R561126ae0a4344ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94f4054741847f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba1ee0b2745d4551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) Index Fund IV - PM Gold Physical CHF DTC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0245423980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>289,200</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>293,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>288,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>289,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>