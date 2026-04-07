--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d76ce838a24f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c30652f89584636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c4a620421294292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6a7034eb134d1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0846e4904684475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c4a620421294292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843b44ab174748d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6a7034eb134d1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>