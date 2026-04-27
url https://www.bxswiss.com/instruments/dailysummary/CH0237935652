--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c30652f89584636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eca0e51121a4f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6a7034eb134d1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re713089761324f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R843b44ab174748d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6a7034eb134d1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re898d1f6cafb48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re713089761324f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>