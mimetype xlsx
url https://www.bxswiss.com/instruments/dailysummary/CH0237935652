--- v8 (2026-04-27)
+++ v9 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eca0e51121a4f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06a35b9c8ac4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re713089761324f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7098c1cfadda4e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re898d1f6cafb48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re713089761324f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73515052517f4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7098c1cfadda4e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>