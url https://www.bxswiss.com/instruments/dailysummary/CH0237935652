--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06a35b9c8ac4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20813d07a05049c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7098c1cfadda4e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5851ffee052045f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73515052517f4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7098c1cfadda4e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ace1e47cc8d46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5851ffee052045f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>158,027</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>157,976</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,712</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>159,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>