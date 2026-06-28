--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20813d07a05049c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192d716997674eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5851ffee052045f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02a1b28980d4c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ace1e47cc8d46eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5851ffee052045f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c147b52190444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02a1b28980d4c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>