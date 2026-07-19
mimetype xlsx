--- v11 (2026-06-28)
+++ v12 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192d716997674eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fd6e411dca48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re02a1b28980d4c79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67f85727ac54768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6c147b52190444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re02a1b28980d4c79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4ae763c2244b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67f85727ac54768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>