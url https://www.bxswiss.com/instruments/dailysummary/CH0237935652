--- v12 (2026-07-19)
+++ v13 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fd6e411dca48ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefc3543bc6a46e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67f85727ac54768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf677ed378af4083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4ae763c2244b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67f85727ac54768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re804d49703434729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf677ed378af4083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>170,230</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,530</x:t>
-[...107 lines deleted...]
-          <x:t>169,548</x:t>
+          <x:t>171,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>171,483</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>