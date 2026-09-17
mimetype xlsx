--- v13 (2026-08-28)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefc3543bc6a46e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9057cde0824a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf677ed378af4083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb665d797d08146ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re804d49703434729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf677ed378af4083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc86aeb87bd4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb665d797d08146ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>