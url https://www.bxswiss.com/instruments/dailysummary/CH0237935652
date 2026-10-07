--- v14 (2026-09-17)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa9057cde0824a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe79e191346a46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb665d797d08146ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8377950a5242c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc86aeb87bd4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb665d797d08146ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a699c50939a4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8377950a5242c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>