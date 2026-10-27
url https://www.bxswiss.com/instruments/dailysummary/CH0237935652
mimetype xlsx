--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe79e191346a46d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc30b98873f4f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c8377950a5242c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3616d8d529b14049"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a699c50939a4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c8377950a5242c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55234e0ed5e14414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3616d8d529b14049" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core SPI Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...311 lines deleted...]
-          <x:t>167,015</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,042</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,980</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>