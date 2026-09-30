--- v13 (2026-09-10)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edca04ddbee449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15abe134233a41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2678893a3ec4b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c03d62fc5824559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5937eb27b5046b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2678893a3ec4b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a94550d0fe34c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c03d62fc5824559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>