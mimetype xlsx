--- v14 (2026-09-30)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15abe134233a41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14dc18afde2b412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c03d62fc5824559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da177dd85ec4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a94550d0fe34c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c03d62fc5824559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecf07aa7ca6459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da177dd85ec4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>184,788</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,062</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>22.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,236</x:t>
-[...171 lines deleted...]
-          <x:t>185,211</x:t>
+          <x:t>191,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>