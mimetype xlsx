--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4936cc781c24bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd403dd6d79eb4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R676a04dd4a2b4f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbd9622335a4a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901d50f7d6204456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R676a04dd4a2b4f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb86b9612c8a4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbd9622335a4a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>