--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd403dd6d79eb4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d1f8f9b65a43bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbd9622335a4a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd650f8095479433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb86b9612c8a4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbd9622335a4a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055e7406414d4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd650f8095479433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>