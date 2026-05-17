--- v7 (2026-04-26)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d1f8f9b65a43bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a876d823354554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd650f8095479433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96d7d37235c47bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R055e7406414d4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd650f8095479433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d35cf960af1415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96d7d37235c47bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>180,358</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,948</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,789</x:t>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>