--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a876d823354554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9447f2e11c2c41d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re96d7d37235c47bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3287e625bccf4b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d35cf960af1415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re96d7d37235c47bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8783cad307944c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3287e625bccf4b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>