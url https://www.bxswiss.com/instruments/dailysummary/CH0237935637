--- v9 (2026-06-06)
+++ v10 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9447f2e11c2c41d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e51d8a63734f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3287e625bccf4b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602b919c0aae4938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8783cad307944c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3287e625bccf4b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97da36574c804bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602b919c0aae4938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>181,967</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>178,388</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>