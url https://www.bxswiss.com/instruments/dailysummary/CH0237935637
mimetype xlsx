--- v10 (2026-07-11)
+++ v11 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e51d8a63734f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d7f3c68f754119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602b919c0aae4938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cb2914691e40a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97da36574c804bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602b919c0aae4938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180d09cf4b7245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cb2914691e40a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>