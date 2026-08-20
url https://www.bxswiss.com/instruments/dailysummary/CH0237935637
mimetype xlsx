--- v11 (2026-07-31)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d7f3c68f754119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re483ec4ccb674265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cb2914691e40a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6236a2590114555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180d09cf4b7245a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cb2914691e40a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526e00cdb8a44390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6236a2590114555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>