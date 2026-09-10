--- v12 (2026-08-20)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re483ec4ccb674265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7edca04ddbee449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6236a2590114555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2678893a3ec4b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526e00cdb8a44390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6236a2590114555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5937eb27b5046b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2678893a3ec4b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Dividend Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0237935637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>