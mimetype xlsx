--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13690f6410fe4dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e603105b7834d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80ef89e2ef74f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d039c6b67e4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83c4a8b48e24c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80ef89e2ef74f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17dd8f4fb014ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d039c6b67e4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF Domestic NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0230260413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.024,750</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1.024,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1.023,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.027,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.018,450</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1.028,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>1.027,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.028,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1.029,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>