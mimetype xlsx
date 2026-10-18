--- v11 (2026-09-11)
+++ v12 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e603105b7834d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra40372c2218847f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d039c6b67e4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68fef7b4d16440bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17dd8f4fb014ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d039c6b67e4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra74be42e825a43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68fef7b4d16440bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF Domestic NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0230260413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...630 lines deleted...]
-          <x:t>1.025,950</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.020,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.021,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.022,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>