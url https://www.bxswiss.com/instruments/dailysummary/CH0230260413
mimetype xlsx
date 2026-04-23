--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d02d4036b0342f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30c8adb7c7d4dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf91bd1c15204190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a6fc94ea2f4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4118cf018544682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf91bd1c15204190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a31a742f9f49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a6fc94ea2f4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF Domestic NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0230260413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.037,000</x:t>
-[...16 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>1.034,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.036,200</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,000</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.037,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.034,600</x:t>
-[...65 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.035,100</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.035,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.034,300</x:t>
-[...4 lines deleted...]
-          <x:t>1.035,500</x:t>
+          <x:t>1.039,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>