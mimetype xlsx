--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30c8adb7c7d4dcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d33222787f4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a6fc94ea2f4250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7abfb1f5860464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a31a742f9f49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a6fc94ea2f4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3490428bfafc4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7abfb1f5860464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF Domestic NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0230260413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1.035,400</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.032,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.030,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.034,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.036,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.036,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.034,800</x:t>
-[...16 lines deleted...]
-          <x:t>1.032,700</x:t>
+          <x:t>1.035,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.030,800</x:t>
-[...436 lines deleted...]
-          <x:t>1.034,500</x:t>
+          <x:t>1.037,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>