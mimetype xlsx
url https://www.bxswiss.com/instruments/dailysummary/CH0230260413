--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d33222787f4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74216704534e49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7abfb1f5860464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f65d95cab54408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3490428bfafc4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7abfb1f5860464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be8666a5d0a40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f65d95cab54408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF Domestic NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0230260413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1.032,900</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.032,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.033,700</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>1.032,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.034,500</x:t>
-[...4 lines deleted...]
-          <x:t>1.033,500</x:t>
+          <x:t>1.035,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.034,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.035,200</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>1.031,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>