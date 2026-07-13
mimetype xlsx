--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74216704534e49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666b1934b4784d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f65d95cab54408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863fdcf88c424ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be8666a5d0a40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f65d95cab54408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418694a3f1c44572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863fdcf88c424ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF Domestic NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0230260413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1.028,900</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.030,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.028,800</x:t>
-[...16 lines deleted...]
-          <x:t>1.029,600</x:t>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.030,100</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>1.035,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>