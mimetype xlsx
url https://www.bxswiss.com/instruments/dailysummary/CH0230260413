--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666b1934b4784d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce006faab6048be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R863fdcf88c424ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09cb19cdd12a43f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418694a3f1c44572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R863fdcf88c424ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df92378784947b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09cb19cdd12a43f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF Domestic NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0230260413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.026,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.028,100</x:t>
+          <x:t>1.027,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.026,050</x:t>
-        </x:is>
-[...570 lines deleted...]
-          <x:t>1.030,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>