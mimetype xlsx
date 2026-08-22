--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce006faab6048be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13690f6410fe4dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09cb19cdd12a43f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re80ef89e2ef74f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df92378784947b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09cb19cdd12a43f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb83c4a8b48e24c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re80ef89e2ef74f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF Domestic NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0230260413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1.034,000</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.032,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1.031,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.029,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.030,100</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1.029,300</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.029,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.027,900</x:t>
-[...11 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>1.031,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.027,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.028,200</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>1.028,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>1.028,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.029,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1.026,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>