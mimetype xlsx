--- v2 (2026-03-25)
+++ v3 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1a236b5cfb41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af256fb61ea4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda94b227c7b54d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc436657ee3ca461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e6ad8b75404f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda94b227c7b54d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56f1f13f8d04f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc436657ee3ca461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,299</x:t>
-[...252 lines deleted...]
-          <x:t>96,668</x:t>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>