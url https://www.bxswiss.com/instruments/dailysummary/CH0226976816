--- v3 (2026-04-14)
+++ v4 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af256fb61ea4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869aa4fa82b541df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc436657ee3ca461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723b712eb24f45a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56f1f13f8d04f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc436657ee3ca461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f117b636a444746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723b712eb24f45a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>18.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>96,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,874</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,145</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>96,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>96,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>