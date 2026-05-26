--- v4 (2026-05-06)
+++ v5 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869aa4fa82b541df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fccdc6f3b04fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723b712eb24f45a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd598eb5daffb4d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f117b636a444746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723b712eb24f45a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3644cf2cf1a6456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd598eb5daffb4d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,864</x:t>
-[...97 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,073</x:t>
-[...414 lines deleted...]
-          <x:t>96,965</x:t>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>