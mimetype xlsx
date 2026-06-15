--- v5 (2026-05-26)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fccdc6f3b04fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42fc76418fc4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd598eb5daffb4d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28f1c52a98e4a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3644cf2cf1a6456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd598eb5daffb4d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9724eb3a83f449ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28f1c52a98e4a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>97,174</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,945</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>96,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>