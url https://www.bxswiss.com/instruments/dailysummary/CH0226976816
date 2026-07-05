--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42fc76418fc4d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254015b836464c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28f1c52a98e4a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e705b09ade4cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9724eb3a83f449ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28f1c52a98e4a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c1f57f35764d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e705b09ade4cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...249 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,318</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>96,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>