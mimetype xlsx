--- v7 (2026-07-05)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254015b836464c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be6c5c408c24eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47e705b09ade4cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ba8fb1a1d84d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c1f57f35764d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47e705b09ade4cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2e9a9a27c04807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ba8fb1a1d84d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>97,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>