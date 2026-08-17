--- v8 (2026-07-28)
+++ v9 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be6c5c408c24eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e10a6b60df4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ba8fb1a1d84d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6616420093a04ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2e9a9a27c04807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ba8fb1a1d84d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9320209bd1340be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6616420093a04ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>96,917</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,954</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>96,378</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>