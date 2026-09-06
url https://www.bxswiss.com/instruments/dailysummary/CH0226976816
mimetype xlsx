--- v9 (2026-08-17)
+++ v10 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e10a6b60df4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3de4d355edb4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6616420093a04ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a10abc6ca1940aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9320209bd1340be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6616420093a04ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8260dbf01ce4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a10abc6ca1940aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>96,669</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,460</x:t>
-[...350 lines deleted...]
-          <x:t>96,744</x:t>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>