--- v10 (2026-09-06)
+++ v11 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3de4d355edb4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455caafbc4c94015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a10abc6ca1940aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfab1844a2747a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8260dbf01ce4f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a10abc6ca1940aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447d2bbb18ff491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfab1844a2747a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,841</x:t>
-[...247 lines deleted...]
-          <x:t>96,475</x:t>
+          <x:t>96,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>