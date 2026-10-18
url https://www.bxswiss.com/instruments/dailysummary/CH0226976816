--- v11 (2026-09-28)
+++ v12 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455caafbc4c94015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50064b2731c244f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfab1844a2747a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5900535669334160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447d2bbb18ff491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfab1844a2747a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e08e75925746f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5900535669334160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Core CHF Corporate Bond Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226976816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>95,649</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>95,461</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>95,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>