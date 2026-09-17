--- v13 (2026-08-27)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28af84e0831463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729466df26804e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b2e717fb6f4761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1524bd2b50374e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566d16a04e534109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b2e717fb6f4761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7742c3586fa4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1524bd2b50374e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>25,273</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,171</x:t>
-[...593 lines deleted...]
-          <x:t>25,453</x:t>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>