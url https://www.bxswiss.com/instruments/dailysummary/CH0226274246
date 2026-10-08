--- v14 (2026-09-17)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729466df26804e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247a9d02884a4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1524bd2b50374e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ea168307f7478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7742c3586fa4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1524bd2b50374e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re747156066254081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ea168307f7478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>