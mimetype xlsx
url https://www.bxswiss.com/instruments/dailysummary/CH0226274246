--- v15 (2026-10-08)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247a9d02884a4378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e9c1beb0e342df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ea168307f7478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e0568471474a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re747156066254081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ea168307f7478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebe06b0057944f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e0568471474a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>24,204</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,942</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>24,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,207</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>