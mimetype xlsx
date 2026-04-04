--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra253a62f589b4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709a215ae1c146ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bdfcb7788ed4b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7ecca547824922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c9316c9a3e4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bdfcb7788ed4b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race73be8876444f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7ecca547824922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>