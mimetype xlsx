--- v6 (2026-04-04)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709a215ae1c146ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5709089caf490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf7ecca547824922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013b6c5fc3324cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race73be8876444f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf7ecca547824922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5ef9d55d5b4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013b6c5fc3324cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>22,986</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,477</x:t>
-[...38 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,949</x:t>
-[...468 lines deleted...]
-          <x:t>22,502</x:t>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>