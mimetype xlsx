--- v7 (2026-04-28)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5709089caf490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2a91d9865f441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013b6c5fc3324cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109bb5f0009849a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5ef9d55d5b4dd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013b6c5fc3324cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c1a6bf224c4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109bb5f0009849a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>23,141</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,947</x:t>
-[...11 lines deleted...]
-          <x:t>22,811</x:t>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,759</x:t>
-[...259 lines deleted...]
-          <x:t>22,972</x:t>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,903</x:t>
-[...4 lines deleted...]
-          <x:t>22,988</x:t>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>