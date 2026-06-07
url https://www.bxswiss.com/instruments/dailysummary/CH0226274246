--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2a91d9865f441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b17fb0ec4f14a4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109bb5f0009849a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3471b203e42a4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c1a6bf224c4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109bb5f0009849a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a81059a20d4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3471b203e42a4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>22,972</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,903</x:t>
-[...92 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,059</x:t>
-[...70 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,406</x:t>
-[...171 lines deleted...]
-          <x:t>23,156</x:t>
+          <x:t>23,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>