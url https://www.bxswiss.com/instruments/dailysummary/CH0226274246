--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b17fb0ec4f14a4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b26cd3ebee5426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3471b203e42a4972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17e348ff4df4260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a81059a20d4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3471b203e42a4972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75931f93f6db492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17e348ff4df4260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,464</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>23,728</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,748</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>23,466</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>