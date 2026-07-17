--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b26cd3ebee5426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0be464fb06145ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17e348ff4df4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3ea053e0fa44dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75931f93f6db492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17e348ff4df4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715fa2b8b0074235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3ea053e0fa44dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>