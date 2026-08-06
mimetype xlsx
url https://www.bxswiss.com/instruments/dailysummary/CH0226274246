--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0be464fb06145ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf174c8c068954fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3ea053e0fa44dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2f201df1144ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715fa2b8b0074235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3ea053e0fa44dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352e8eed5b7140c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2f201df1144ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>24,775</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,728</x:t>
-[...119 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,292</x:t>
-[...26 lines deleted...]
-          <x:t>25,349</x:t>
+          <x:t>25,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,327</x:t>
-[...242 lines deleted...]
-          <x:t>24,984</x:t>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>