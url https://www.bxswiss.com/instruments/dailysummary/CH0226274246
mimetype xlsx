--- v12 (2026-08-06)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf174c8c068954fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28af84e0831463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2f201df1144ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b2e717fb6f4761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352e8eed5b7140c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2f201df1144ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566d16a04e534109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b2e717fb6f4761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>25,150</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,060</x:t>
-[...146 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>25,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,099</x:t>
-[...269 lines deleted...]
-          <x:t>25,576</x:t>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,305</x:t>
-[...161 lines deleted...]
-          <x:t>25,441</x:t>
+          <x:t>25,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>