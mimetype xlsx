--- v11 (2026-09-06)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594b25871a6d4044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd256dfd51f0041c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c0d42b08f5e4e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce65723c9324af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a6471b9ada4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c0d42b08f5e4e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd831953a75342f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce65723c9324af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,856</x:t>
-[...269 lines deleted...]
-          <x:t>28,746</x:t>
+          <x:t>28,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,531</x:t>
-[...80 lines deleted...]
-          <x:t>28,426</x:t>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>