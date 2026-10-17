--- v12 (2026-09-27)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd256dfd51f0041c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43463be7afe4691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce65723c9324af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac91632cdf944ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd831953a75342f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce65723c9324af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94174a9576ec49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac91632cdf944ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>28,746</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,531</x:t>
-[...75 lines deleted...]
-          <x:t>28,262</x:t>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>28,095</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,073</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>28,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>28,493</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>