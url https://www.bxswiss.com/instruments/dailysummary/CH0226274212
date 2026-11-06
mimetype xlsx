--- v13 (2026-10-17)
+++ v14 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43463be7afe4691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e26363827e4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac91632cdf944ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfebc5a0749584edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94174a9576ec49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac91632cdf944ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44d83e14b7e4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfebc5a0749584edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>28,095</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,073</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>28,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,261</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>