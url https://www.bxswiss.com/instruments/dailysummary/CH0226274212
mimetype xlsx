--- v3 (2026-03-26)
+++ v4 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ba9ecf459b418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62882203c0c441cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03290db8d2734de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62de465c9644abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8f0739f4b544c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03290db8d2734de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a18a0046414f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62de465c9644abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>25,668</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,602</x:t>
-[...458 lines deleted...]
-          <x:t>24,101</x:t>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>