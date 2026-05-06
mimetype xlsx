--- v4 (2026-04-16)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62882203c0c441cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227cac98b2e84698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62de465c9644abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274109ad3cbf4cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a18a0046414f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62de465c9644abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1283b1fda0a04825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274109ad3cbf4cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>24,726</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,932</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>25,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>