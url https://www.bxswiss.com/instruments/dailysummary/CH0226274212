--- v5 (2026-05-06)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227cac98b2e84698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1791a87c46494ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274109ad3cbf4cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1c3c1d98be4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1283b1fda0a04825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274109ad3cbf4cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb71368ec69e04d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1c3c1d98be4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>25,280</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,900</x:t>
-[...173 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>25,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,435</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>24,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,074</x:t>
-[...9 lines deleted...]
-          <x:t>24,932</x:t>
+          <x:t>24,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>