--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1791a87c46494ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1328b7e1b556409a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe1c3c1d98be4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redeed0d0b43243dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb71368ec69e04d88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe1c3c1d98be4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0f32725cfb4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redeed0d0b43243dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,451</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>