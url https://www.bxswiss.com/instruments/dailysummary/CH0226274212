--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1328b7e1b556409a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30575be58a70441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redeed0d0b43243dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d330d8a80a49b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0f32725cfb4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redeed0d0b43243dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd0974bb4984bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d330d8a80a49b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>