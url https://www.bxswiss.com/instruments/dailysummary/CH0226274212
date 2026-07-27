--- v8 (2026-07-06)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30575be58a70441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fd59c886594193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d330d8a80a49b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52abd1c808f54e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd0974bb4984bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d330d8a80a49b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad0c98cd24f476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52abd1c808f54e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>