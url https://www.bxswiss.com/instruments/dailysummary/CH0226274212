--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fd59c886594193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bca26e72084306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52abd1c808f54e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b15b61687ee4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ad0c98cd24f476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52abd1c808f54e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6e4d6c24f54629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b15b61687ee4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>28,191</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,143</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>28,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,298</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>