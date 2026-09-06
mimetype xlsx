--- v10 (2026-08-16)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bca26e72084306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594b25871a6d4044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b15b61687ee4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c0d42b08f5e4e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6e4d6c24f54629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b15b61687ee4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a6471b9ada4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c0d42b08f5e4e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,487</x:t>
-[...48 lines deleted...]
-          <x:t>28,243</x:t>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,643</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,426</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>28,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>