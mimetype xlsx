--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b08d2d08074f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e2c127c40b4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4741365fff54bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210f68bf730b47b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae019aa9ca44285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4741365fff54bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b409f3a147c47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210f68bf730b47b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>