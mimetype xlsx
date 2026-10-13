--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e2c127c40b4e24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b184df90f034f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R210f68bf730b47b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74655b9077f3467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b409f3a147c47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R210f68bf730b47b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40148aea6bb4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74655b9077f3467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>31,542</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>31,529</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,417</x:t>
-[...31 lines deleted...]
-          <x:t>31,601</x:t>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>