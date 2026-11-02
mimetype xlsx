--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b184df90f034f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde313ebea6044fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74655b9077f3467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597594a7dc0c422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40148aea6bb4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74655b9077f3467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92ba46c577ff4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597594a7dc0c422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>31,751</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,024</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>31,164</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>