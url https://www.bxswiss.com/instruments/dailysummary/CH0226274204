--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6058d3c9625148b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01211d0109994d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R915641cec246462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437b0a7e1cce4776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f7be40181d418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R915641cec246462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1369a96e1254703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437b0a7e1cce4776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>27,182</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>