--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01211d0109994d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddb57d5cbc04de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R437b0a7e1cce4776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe8313cdbb04169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1369a96e1254703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R437b0a7e1cce4776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1397a78fe904a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe8313cdbb04169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>