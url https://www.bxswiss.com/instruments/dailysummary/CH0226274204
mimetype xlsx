--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddb57d5cbc04de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c16952210741c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe8313cdbb04169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcbbeb7fff44b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1397a78fe904a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe8313cdbb04169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5541cdc843d427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcbbeb7fff44b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,069</x:t>
-[...161 lines deleted...]
-          <x:t>29,177</x:t>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,998</x:t>
-[...269 lines deleted...]
-          <x:t>28,835</x:t>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>