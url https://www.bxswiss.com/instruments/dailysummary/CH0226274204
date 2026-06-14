--- v7 (2026-05-24)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c16952210741c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ccd938384d46e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcbbeb7fff44b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93924981c1894d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5541cdc843d427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcbbeb7fff44b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d289f21fa0f4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93924981c1894d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,949</x:t>
-[...43 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>29,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>