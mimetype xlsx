--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10ccd938384d46e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73318c015202483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93924981c1894d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0847d7967d51471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d289f21fa0f4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93924981c1894d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375472e299c749e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0847d7967d51471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>