--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73318c015202483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b1512e1f554948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0847d7967d51471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad9c106e7ca416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375472e299c749e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0847d7967d51471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62fadd62d054956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad9c106e7ca416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,737</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>30,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,912</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>