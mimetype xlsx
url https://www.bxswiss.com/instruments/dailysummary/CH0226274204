--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b1512e1f554948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78ebcb770114f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad9c106e7ca416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94aa12ff0597408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62fadd62d054956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad9c106e7ca416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3f0af3e78b443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94aa12ff0597408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,564</x:t>
-[...102 lines deleted...]
-          <x:t>31,447</x:t>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,353</x:t>
-[...313 lines deleted...]
-          <x:t>31,740</x:t>
+          <x:t>31,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,897</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>