--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78ebcb770114f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b08d2d08074f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94aa12ff0597408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4741365fff54bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3f0af3e78b443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94aa12ff0597408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae019aa9ca44285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4741365fff54bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - MSCI Switzerland hedged to EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0226274204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>32,043</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,241</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>32,718</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>