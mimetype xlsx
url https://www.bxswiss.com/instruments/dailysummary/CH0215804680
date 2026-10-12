--- v11 (2026-09-02)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dad93addc89467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842743e4e2b84d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830685c29c604c65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffd911f671c4be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd8b24ca1e44d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830685c29c604c65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc6bf8384394f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffd911f671c4be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF II - Equity Fund Large Caps Switzerland FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0215804680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>183,370</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>