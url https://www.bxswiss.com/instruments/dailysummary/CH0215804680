--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R842743e4e2b84d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a55d5ec44942c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffd911f671c4be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd41b04682a4461"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc6bf8384394f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffd911f671c4be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7607db2d5eaa4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd41b04682a4461" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF II - Equity Fund Large Caps Switzerland FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0215804680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>176,180</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>176,460</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>178,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>180,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,850</x:t>
-[...269 lines deleted...]
-          <x:t>177,110</x:t>
+          <x:t>178,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>