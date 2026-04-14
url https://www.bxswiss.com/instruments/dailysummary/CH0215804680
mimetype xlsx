--- v5 (2026-03-14)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c7da022a9324e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e06aa3193b045f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re544b12e1575430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3721878443474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac517412a04b497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re544b12e1575430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208aab61ed46417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3721878443474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF II - Equity Fund Large Caps Switzerland FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0215804680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...468 lines deleted...]
-          <x:t>173,470</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,380</x:t>
-[...6 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,660</x:t>
-[...144 lines deleted...]
-          <x:t>165,820</x:t>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>