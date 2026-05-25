--- v6 (2026-04-14)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e06aa3193b045f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13773ba8a68f449a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3721878443474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5eb9e3aa25241ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R208aab61ed46417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3721878443474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5cf3f7ed9246ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5eb9e3aa25241ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF II - Equity Fund Large Caps Switzerland FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0215804680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,210</x:t>
-[...112 lines deleted...]
-          <x:t>171,620</x:t>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>