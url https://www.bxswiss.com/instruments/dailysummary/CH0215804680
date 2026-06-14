--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13773ba8a68f449a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5e36e97fef44e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5eb9e3aa25241ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df9281b1a894f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5cf3f7ed9246ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5eb9e3aa25241ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re32ac9d937cc4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df9281b1a894f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF II - Equity Fund Large Caps Switzerland FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0215804680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,130</x:t>
-[...129 lines deleted...]
-          <x:t>170,060</x:t>
+          <x:t>173,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,020</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>170,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,730</x:t>
-[...225 lines deleted...]
-          <x:t>172,990</x:t>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>