--- v8 (2026-06-14)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e5e36e97fef44e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d952f7579d4f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df9281b1a894f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655adf2bf9454f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re32ac9d937cc4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df9281b1a894f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59924f120fa94c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655adf2bf9454f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF II - Equity Fund Large Caps Switzerland FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0215804680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>174,920</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>175,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>