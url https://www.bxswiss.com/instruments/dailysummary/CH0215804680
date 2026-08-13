--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d952f7579d4f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d98ba05b93441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655adf2bf9454f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fb30da14db4554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59924f120fa94c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655adf2bf9454f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71024ea0bb364bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fb30da14db4554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF II - Equity Fund Large Caps Switzerland FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0215804680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>181,710</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,070</x:t>
-[...178 lines deleted...]
-          <x:t>182,590</x:t>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,920</x:t>
-[...65 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>181,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,190</x:t>
-[...225 lines deleted...]
-          <x:t>182,550</x:t>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>