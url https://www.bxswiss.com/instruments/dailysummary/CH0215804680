--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d98ba05b93441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dad93addc89467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fb30da14db4554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830685c29c604c65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71024ea0bb364bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fb30da14db4554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd8b24ca1e44d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830685c29c604c65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto (CH) IF II - Equity Fund Large Caps Switzerland FAD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0215804680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>182,650</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,370</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>185,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>