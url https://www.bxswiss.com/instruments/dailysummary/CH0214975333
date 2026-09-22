--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc288d7216044686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab7f5f1aea9471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4c4b450e6443ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6584dd50cd29449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b7863580954d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4c4b450e6443ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c328670d8814829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6584dd50cd29449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>928,550</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>928,150</x:t>
-[...16 lines deleted...]
-          <x:t>929,450</x:t>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>929,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>929,950</x:t>
-[...318 lines deleted...]
-          <x:t>929,600</x:t>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>929,500</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>930,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,100</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>