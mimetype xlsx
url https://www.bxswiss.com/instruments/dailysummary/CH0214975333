--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab7f5f1aea9471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92085ecc0c44466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6584dd50cd29449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d1c0cdcf7441c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c328670d8814829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6584dd50cd29449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0146041cbf4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d1c0cdcf7441c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>928,100</x:t>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,550</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>923,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>