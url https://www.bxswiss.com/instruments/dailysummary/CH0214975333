--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92085ecc0c44466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1badaa806843e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d1c0cdcf7441c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0d04d770894a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0146041cbf4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d1c0cdcf7441c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fe7576511d44407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0d04d770894a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>923,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>924,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>925,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>924,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>923,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>