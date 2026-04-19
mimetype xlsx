--- v4 (2026-03-14)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f1790e88fd4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R612c1eb8395e442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8149ffbe46474ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a6def9a2254b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2f69ee868d4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8149ffbe46474ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddb30c6865044d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a6def9a2254b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...473 lines deleted...]
-          <x:t>934,200</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>935,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>928,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>931,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>932,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>932,400</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>931,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>