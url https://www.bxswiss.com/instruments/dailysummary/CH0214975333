--- v5 (2026-04-19)
+++ v6 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R612c1eb8395e442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761ce9ab260343ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a6def9a2254b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892c176c2640473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddb30c6865044d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a6def9a2254b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad596597a654da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892c176c2640473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>931,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>931,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>931,600</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>931,100</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>932,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>