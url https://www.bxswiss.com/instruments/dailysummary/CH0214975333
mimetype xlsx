--- v6 (2026-05-12)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761ce9ab260343ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c1ffbc3a8647b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R892c176c2640473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f00ffb448884d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad596597a654da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R892c176c2640473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1b3cb1eec24f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f00ffb448884d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>929,600</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>929,500</x:t>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>930,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>931,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>