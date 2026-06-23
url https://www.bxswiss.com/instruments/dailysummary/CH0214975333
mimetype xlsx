--- v7 (2026-06-01)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c1ffbc3a8647b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbb7ea3335c4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f00ffb448884d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb518bef2c8984406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1b3cb1eec24f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f00ffb448884d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5080e987524581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb518bef2c8984406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>929,700</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>929,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>930,000</x:t>
-[...16 lines deleted...]
-          <x:t>929,900</x:t>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>929,900</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>930,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>929,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>