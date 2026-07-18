--- v8 (2026-06-23)
+++ v9 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bbb7ea3335c4ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a2c104271544c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb518bef2c8984406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdcbdcacbe149d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5080e987524581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb518bef2c8984406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c61af10444f4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdcbdcacbe149d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>926,850</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>930,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>