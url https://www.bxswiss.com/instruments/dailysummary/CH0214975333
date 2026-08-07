--- v9 (2026-07-18)
+++ v10 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a2c104271544c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e423ef36fb74eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdcbdcacbe149d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a9f06453e6452f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c61af10444f4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdcbdcacbe149d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c695654c7aa4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a9f06453e6452f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>930,500</x:t>
-[...85 lines deleted...]
-          <x:t>930,100</x:t>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>930,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>930,700</x:t>
-[...313 lines deleted...]
-          <x:t>930,450</x:t>
+          <x:t>926,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>929,550</x:t>
-[...11 lines deleted...]
-          <x:t>929,750</x:t>
+          <x:t>928,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>929,150</x:t>
-[...166 lines deleted...]
-          <x:t>927,950</x:t>
+          <x:t>929,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>