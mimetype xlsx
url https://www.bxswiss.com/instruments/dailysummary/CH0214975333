--- v10 (2026-08-07)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e423ef36fb74eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc288d7216044686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a9f06453e6452f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4c4b450e6443ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c695654c7aa4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a9f06453e6452f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b7863580954d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4c4b450e6443ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) Index Fund - Bonds CHF 1-5 NSL AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0214975333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>931,000</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>929,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>930,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>929,550</x:t>
-[...21 lines deleted...]
-          <x:t>929,150</x:t>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>929,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>929,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>928,400</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,500</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>929,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>