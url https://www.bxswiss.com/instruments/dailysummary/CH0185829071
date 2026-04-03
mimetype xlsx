--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1044ab5e1e2f48cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610a8607d8764155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f13ed809e246a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237c9b329d8948dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbad73c040414ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f13ed809e246a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf4c6ada1de4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237c9b329d8948dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0185829071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>