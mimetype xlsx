--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610a8607d8764155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cdff5a8b5c445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237c9b329d8948dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ab1b9dfc2d466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf4c6ada1de4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237c9b329d8948dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc6b162c3544529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ab1b9dfc2d466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0185829071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,575</x:t>
-[...43 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,500</x:t>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,850</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>90,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,900</x:t>
+          <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,850</x:t>
-[...16 lines deleted...]
-          <x:t>93,125</x:t>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>92,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>