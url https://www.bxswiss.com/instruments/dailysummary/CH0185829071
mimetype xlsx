--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8cdff5a8b5c445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582ee9aa74554832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23ab1b9dfc2d466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9c8384398a4e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc6b162c3544529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23ab1b9dfc2d466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32701ebb6dff4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9c8384398a4e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0185829071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>90,400</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,600</x:t>
-[...6 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,900</x:t>
+          <x:t>92,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,850</x:t>
-[...16 lines deleted...]
-          <x:t>93,125</x:t>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>94,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,250</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>92,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>91,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>