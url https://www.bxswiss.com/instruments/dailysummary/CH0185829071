--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582ee9aa74554832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb0343e73be42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9c8384398a4e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4089e7f438cc4187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32701ebb6dff4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9c8384398a4e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcb05ecb27e4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4089e7f438cc4187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0185829071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,900</x:t>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,900</x:t>
-[...58 lines deleted...]
-          <x:t>88,975</x:t>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>90,600</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,500</x:t>
-[...431 lines deleted...]
-          <x:t>98,325</x:t>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>