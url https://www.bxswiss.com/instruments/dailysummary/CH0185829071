--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb0343e73be42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473f8b2b5cd3412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4089e7f438cc4187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7148800aac8d45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bcb05ecb27e4390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4089e7f438cc4187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34df775a2b8c426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7148800aac8d45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0185829071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>91,425</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>87,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>