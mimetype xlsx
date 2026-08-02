--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473f8b2b5cd3412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622b67c77d964965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7148800aac8d45d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4820b18730145db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34df775a2b8c426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7148800aac8d45d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093db32009c74587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4820b18730145db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0185829071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,575</x:t>
-[...43 lines deleted...]
-          <x:t>88,075</x:t>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,075</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>90,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,550</x:t>
-[...31 lines deleted...]
-          <x:t>89,700</x:t>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>