--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R622b67c77d964965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2e8aa366df43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4820b18730145db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra003b78b0155417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R093db32009c74587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4820b18730145db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788738ba91884c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra003b78b0155417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JSS Commodity - Diversified CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0185829071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>89,025</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,825</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>90,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,750</x:t>
-[...11 lines deleted...]
-          <x:t>89,200</x:t>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,900</x:t>
-[...92 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,350</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>91,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,350</x:t>
-[...31 lines deleted...]
-          <x:t>91,050</x:t>
+          <x:t>92,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>