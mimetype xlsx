--- v10 (2026-08-30)
+++ v11 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d370a41d514060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f65a1d3ea2640ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d476ffb7cb436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396a2b92cd9b490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf724d08333c4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d476ffb7cb436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597313f974a143a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396a2b92cd9b490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>