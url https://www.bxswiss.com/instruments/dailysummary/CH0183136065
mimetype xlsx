--- v11 (2026-09-29)
+++ v12 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f65a1d3ea2640ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8141a7618cda4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R396a2b92cd9b490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96ca6a0e36d4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597313f974a143a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R396a2b92cd9b490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d40bb3800a4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96ca6a0e36d4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>