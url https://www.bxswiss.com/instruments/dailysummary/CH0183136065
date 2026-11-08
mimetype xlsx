--- v12 (2026-10-19)
+++ v13 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8141a7618cda4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6ba21408614985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra96ca6a0e36d4c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48da44d0b26e4dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d40bb3800a4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra96ca6a0e36d4c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbe2833143244296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48da44d0b26e4dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>