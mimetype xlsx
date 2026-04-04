--- v4 (2026-03-07)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289e411beb6f4b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99835b7bc4694aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b523cdb19e4b27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ca92a66fe94b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3551eb9eb55748ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b523cdb19e4b27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929482c2eaa74255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ca92a66fe94b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>