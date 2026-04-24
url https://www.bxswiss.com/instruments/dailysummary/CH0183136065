--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99835b7bc4694aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7474e1c6411e4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ca92a66fe94b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab79ddbae5146d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929482c2eaa74255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ca92a66fe94b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a7319cac924c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab79ddbae5146d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>376,166</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>374,716</x:t>
-[...485 lines deleted...]
-          <x:t>351,244</x:t>
+          <x:t>359,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>