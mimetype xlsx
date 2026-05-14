--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7474e1c6411e4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R492bc6d90fe34504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab79ddbae5146d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838f0880d4fe4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a7319cac924c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab79ddbae5146d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cb7f94de4642e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838f0880d4fe4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>