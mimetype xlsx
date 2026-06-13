--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R492bc6d90fe34504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8f0e18efaf4e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838f0880d4fe4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131cf31cdc7c4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20cb7f94de4642e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838f0880d4fe4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cf246e9f864b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131cf31cdc7c4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>