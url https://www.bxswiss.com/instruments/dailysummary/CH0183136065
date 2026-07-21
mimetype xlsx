--- v8 (2026-06-13)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8f0e18efaf4e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538ad3c3d16445c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131cf31cdc7c4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693da8c89c694dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55cf246e9f864b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131cf31cdc7c4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0f88709f6a476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693da8c89c694dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>299,429</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>