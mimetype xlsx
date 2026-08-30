--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538ad3c3d16445c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d370a41d514060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R693da8c89c694dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23d476ffb7cb436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0f88709f6a476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R693da8c89c694dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf724d08333c4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23d476ffb7cb436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Palladium ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>302,146</x:t>
-[...306 lines deleted...]
-          <x:t>301,479</x:t>
+          <x:t>300,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>