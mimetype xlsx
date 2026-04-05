--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1263a938dfb048aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5981259d9c94f45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fb5402ffba74028"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67e9424c114478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8cc788f8a04325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fb5402ffba74028" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516fffa629fd4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67e9424c114478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>