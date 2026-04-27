--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5981259d9c94f45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8841b8ed5d8c4bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67e9424c114478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f868dd5d8ca4e48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R516fffa629fd4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67e9424c114478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b473f69a038453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f868dd5d8ca4e48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>