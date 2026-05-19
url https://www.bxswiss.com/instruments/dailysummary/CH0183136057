--- v5 (2026-04-27)
+++ v6 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8841b8ed5d8c4bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d29ac4155aa4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f868dd5d8ca4e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310ea2d1af854e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b473f69a038453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f868dd5d8ca4e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82f4a7e20d7450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310ea2d1af854e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>466,483</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,036</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,991</x:t>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>