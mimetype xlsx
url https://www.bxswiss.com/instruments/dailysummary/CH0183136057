--- v6 (2026-05-19)
+++ v7 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d29ac4155aa4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00a1fe6d11e4e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310ea2d1af854e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6d60cfdf1a4784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82f4a7e20d7450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310ea2d1af854e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef3158fac2f40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6d60cfdf1a4784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>