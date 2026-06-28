--- v7 (2026-06-08)
+++ v8 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00a1fe6d11e4e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592202221f9c42b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6d60cfdf1a4784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b27c02a78b40d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef3158fac2f40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6d60cfdf1a4784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7c998580724811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b27c02a78b40d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>