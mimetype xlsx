--- v8 (2026-06-28)
+++ v9 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592202221f9c42b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b746ee7f90a4d2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0b27c02a78b40d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b92b81360c04da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7c998580724811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0b27c02a78b40d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d48bc0e4d04e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b92b81360c04da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>