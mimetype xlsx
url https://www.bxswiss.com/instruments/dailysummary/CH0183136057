--- v9 (2026-07-19)
+++ v10 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b746ee7f90a4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26677451ae52439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b92b81360c04da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3172606b5ed42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2d48bc0e4d04e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b92b81360c04da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896e9076cfe242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3172606b5ed42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>381,845</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>377,584</x:t>
-[...409 lines deleted...]
-          <x:t>377,036</x:t>
+          <x:t>377,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>