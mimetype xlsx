--- v10 (2026-08-28)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26677451ae52439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ad7e2b7cfb42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3172606b5ed42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19530ae625b44f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896e9076cfe242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3172606b5ed42f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d40641057d7439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19530ae625b44f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>