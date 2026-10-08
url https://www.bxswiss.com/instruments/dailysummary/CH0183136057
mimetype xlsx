--- v11 (2026-09-17)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ad7e2b7cfb42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f31eb74a334594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19530ae625b44f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32587a28d540449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d40641057d7439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19530ae625b44f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca212d060e804242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32587a28d540449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>