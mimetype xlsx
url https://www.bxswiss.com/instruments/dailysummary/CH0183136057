--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2f31eb74a334594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70a56f2bb3249bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32587a28d540449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d145d0b981343dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca212d060e804242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32587a28d540449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb669ed060ac949ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d145d0b981343dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Platinum ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>