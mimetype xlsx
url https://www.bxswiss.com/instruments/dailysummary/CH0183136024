--- v11 (2026-08-12)
+++ v12 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239487ed1acb48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950af07b6fcd419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f13ace0c864fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5e1a1524794808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf508f4cc2bd34fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f13ace0c864fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3d8f971a194980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5e1a1524794808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...581 lines deleted...]
-          <x:t>106,605</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>