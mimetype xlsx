--- v12 (2026-09-17)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950af07b6fcd419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a89860a8c4c4d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5e1a1524794808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020c691ad29540e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3d8f971a194980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5e1a1524794808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4901621ab6eb47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020c691ad29540e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>