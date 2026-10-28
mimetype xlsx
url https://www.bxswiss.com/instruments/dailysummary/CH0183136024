--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a89860a8c4c4d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02bf06e525814ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020c691ad29540e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re81e308850d8432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4901621ab6eb47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020c691ad29540e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3e5b423fac4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re81e308850d8432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>