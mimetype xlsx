--- v5 (2026-03-18)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b47531f2a57453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180fc84631944ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36d2dbed7be144e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeec4c6ec2004bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab6d1a394c84cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36d2dbed7be144e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc554f9796273403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeec4c6ec2004bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>