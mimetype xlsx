--- v6 (2026-04-11)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180fc84631944ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f322448e334972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeec4c6ec2004bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a418480dc26490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc554f9796273403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeec4c6ec2004bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6a30d4d5b44a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a418480dc26490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>