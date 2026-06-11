--- v7 (2026-05-05)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f322448e334972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e6af0589b947fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a418480dc26490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ddc237009f4e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6a30d4d5b44a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a418480dc26490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8992f7ba59164c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ddc237009f4e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,677</x:t>
-[...414 lines deleted...]
-          <x:t>123,371</x:t>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>