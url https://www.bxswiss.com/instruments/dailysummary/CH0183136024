--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e6af0589b947fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc693686bc984fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ddc237009f4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8097cd3c597f4e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8992f7ba59164c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ddc237009f4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bab7f0fceaa4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8097cd3c597f4e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>