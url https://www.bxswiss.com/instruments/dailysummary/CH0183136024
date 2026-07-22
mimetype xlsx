--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc693686bc984fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2ea1ec343143bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8097cd3c597f4e0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8223945528b4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bab7f0fceaa4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8097cd3c597f4e0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeac78c0664402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8223945528b4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>