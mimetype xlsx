--- v10 (2026-07-22)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2ea1ec343143bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R239487ed1acb48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8223945528b4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f13ace0c864fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeac78c0664402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8223945528b4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf508f4cc2bd34fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f13ace0c864fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>