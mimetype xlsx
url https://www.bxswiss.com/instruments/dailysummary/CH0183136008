--- v11 (2026-09-06)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdec9e5c5b324d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cbee139cfb4922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2072e88580422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3c0273d67e4236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde4f8b4c01841c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2072e88580422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177693c6b48643c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3c0273d67e4236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>