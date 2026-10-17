--- v12 (2026-09-27)
+++ v13 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45cbee139cfb4922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f7c47dfbca44d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3c0273d67e4236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ce9722ca154178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177693c6b48643c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3c0273d67e4236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9d3e7d740c4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ce9722ca154178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>