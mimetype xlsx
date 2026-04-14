--- v4 (2026-03-24)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097c5c14b05e436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2d20b504374144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b63ba638c8e4180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34ddba4e75849c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40cae0bf7d64196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b63ba638c8e4180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad06bb2226b49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34ddba4e75849c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>