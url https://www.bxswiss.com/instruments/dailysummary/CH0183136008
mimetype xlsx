--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2d20b504374144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f25fd74049947e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb34ddba4e75849c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8225fc3d40f34014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad06bb2226b49ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb34ddba4e75849c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f7bce6dda642ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8225fc3d40f34014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>550,696</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,308</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>521,203</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>