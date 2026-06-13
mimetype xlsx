--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f25fd74049947e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e305e74d70942d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8225fc3d40f34014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b4da6ee7324812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f7bce6dda642ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8225fc3d40f34014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7eec3952de43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b4da6ee7324812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>