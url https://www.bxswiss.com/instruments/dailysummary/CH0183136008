--- v7 (2026-06-13)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e305e74d70942d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005cb9a099c844a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11b4da6ee7324812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b46d4080c449d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7eec3952de43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11b4da6ee7324812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf838f3cf871c4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b46d4080c449d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>