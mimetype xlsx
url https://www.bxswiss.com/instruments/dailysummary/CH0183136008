--- v8 (2026-07-06)
+++ v9 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005cb9a099c844a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b169520da5d422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b46d4080c449d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe123e9314244899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf838f3cf871c4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b46d4080c449d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223352a4ea8049c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe123e9314244899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>