--- v9 (2026-07-28)
+++ v10 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b169520da5d422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb560f514e0f4b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe123e9314244899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e1e25f2f1241e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223352a4ea8049c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe123e9314244899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d0e51fbbea4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e1e25f2f1241e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>