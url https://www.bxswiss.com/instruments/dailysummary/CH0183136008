--- v10 (2026-08-17)
+++ v11 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb560f514e0f4b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdec9e5c5b324d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e1e25f2f1241e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2072e88580422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d0e51fbbea4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e1e25f2f1241e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde4f8b4c01841c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2072e88580422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183136008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>