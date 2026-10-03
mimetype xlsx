--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6045fad55604f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109d9b781bbd4f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f386e286b64d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc695d04a6cd84c69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2809b4d5b154f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f386e286b64d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b473ba1e61d4016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc695d04a6cd84c69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>