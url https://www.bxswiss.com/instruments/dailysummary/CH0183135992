--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109d9b781bbd4f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4edf68ddd948a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc695d04a6cd84c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29e30f918554181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b473ba1e61d4016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc695d04a6cd84c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebe10c817afc4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29e30f918554181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>