--- v3 (2026-03-15)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3135bd5da9644243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84bddf679c5a4c4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1991aaddfd31418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ca5e226cf840ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R561f3681518841b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1991aaddfd31418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585aaeaa5dd24882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ca5e226cf840ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>