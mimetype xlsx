--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84bddf679c5a4c4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c90bd822fe4c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ca5e226cf840ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1a4915bb9a4d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585aaeaa5dd24882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ca5e226cf840ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bfadb15efd4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1a4915bb9a4d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>519,754</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>500,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,133</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>