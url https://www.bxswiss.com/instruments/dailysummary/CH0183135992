--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c90bd822fe4c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20be04f2b994727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1a4915bb9a4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ddb49d8eea419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bfadb15efd4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1a4915bb9a4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1379f2eeb814039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ddb49d8eea419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>