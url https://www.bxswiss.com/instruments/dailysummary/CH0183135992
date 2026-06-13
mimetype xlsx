--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20be04f2b994727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490505630f4c4094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ddb49d8eea419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121cac4ee7af4755"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1379f2eeb814039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ddb49d8eea419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbb26ac05ad4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121cac4ee7af4755" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>