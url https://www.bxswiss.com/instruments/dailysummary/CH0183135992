--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490505630f4c4094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf633635b96604990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121cac4ee7af4755"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252e8f1c66544bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbb26ac05ad4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121cac4ee7af4755" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef93981fb2b40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252e8f1c66544bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>