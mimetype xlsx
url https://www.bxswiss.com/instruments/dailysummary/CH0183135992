--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf633635b96604990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb198effb002b4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252e8f1c66544bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20879f3b76b64736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef93981fb2b40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252e8f1c66544bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77dbcd71b3a4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20879f3b76b64736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>