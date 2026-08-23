--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb198effb002b4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3fe702c5364395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20879f3b76b64736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f76800fde914b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77dbcd71b3a4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20879f3b76b64736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099f6b377f964b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f76800fde914b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>