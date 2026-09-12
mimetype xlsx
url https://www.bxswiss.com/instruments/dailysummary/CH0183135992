--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3fe702c5364395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6045fad55604f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f76800fde914b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f386e286b64d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R099f6b377f964b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f76800fde914b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2809b4d5b154f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f386e286b64d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>