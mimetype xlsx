--- v7 (2026-04-14)
+++ v8 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf812b12ce0f74b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb562b9f08df4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704f1546ba3947f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R040b2a47f54a4583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3a857cc3f94331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704f1546ba3947f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re448ebe9d56544f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R040b2a47f54a4583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>