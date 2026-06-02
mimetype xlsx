--- v8 (2026-05-11)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb562b9f08df4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62dcd31bc8b4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R040b2a47f54a4583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab8713f583041d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re448ebe9d56544f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R040b2a47f54a4583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e3ef06aa9b4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab8713f583041d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>165,411</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,701</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>169,657</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,882</x:t>
-[...220 lines deleted...]
-          <x:t>178,028</x:t>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>