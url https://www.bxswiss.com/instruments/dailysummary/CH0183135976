--- v13 (2026-09-07)
+++ v14 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8403f8c20c345c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6cf5b5241c4a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6405cd3468654813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3f31a970ee4e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d77202ef3d485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6405cd3468654813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde455b634bf34345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3f31a970ee4e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>151,870</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>152,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>