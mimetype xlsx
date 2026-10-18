--- v14 (2026-09-27)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6cf5b5241c4a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d15df19ba04df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3f31a970ee4e85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720552a79ff64602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde455b634bf34345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3f31a970ee4e85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039fc8c56f894c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720552a79ff64602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>147,344</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,753</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,175</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>