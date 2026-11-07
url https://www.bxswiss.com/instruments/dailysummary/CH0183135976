--- v15 (2026-10-18)
+++ v16 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d15df19ba04df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rced745fdffb74407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720552a79ff64602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6eebb13e3a345dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R039fc8c56f894c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720552a79ff64602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20beee248f184214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6eebb13e3a345dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>