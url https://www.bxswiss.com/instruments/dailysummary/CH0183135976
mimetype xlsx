--- v6 (2026-03-17)
+++ v7 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3182460be885472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf812b12ce0f74b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6a24994e834396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704f1546ba3947f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f2adb4b263434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6a24994e834396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3a857cc3f94331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704f1546ba3947f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>195,733</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,994</x:t>
-[...242 lines deleted...]
-          <x:t>179,198</x:t>
+          <x:t>177,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>