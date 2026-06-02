--- v7 (2026-04-14)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf812b12ce0f74b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62dcd31bc8b4b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704f1546ba3947f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab8713f583041d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c3a857cc3f94331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704f1546ba3947f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e3ef06aa9b4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab8713f583041d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...527 lines deleted...]
-          <x:t>165,411</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>