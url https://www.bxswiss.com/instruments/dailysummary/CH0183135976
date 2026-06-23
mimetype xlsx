--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62dcd31bc8b4b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0743da662c84c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab8713f583041d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482c7b0ced814346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e3ef06aa9b4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab8713f583041d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b778a2e9cf444b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482c7b0ced814346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>