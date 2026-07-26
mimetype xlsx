--- v9 (2026-06-23)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0743da662c84c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e8e7d278284802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R482c7b0ced814346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e64fc23b584d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b778a2e9cf444b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R482c7b0ced814346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd337e8ae5e554417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e64fc23b584d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>151,555</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>