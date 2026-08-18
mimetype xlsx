--- v10 (2026-07-26)
+++ v11 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e8e7d278284802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44244f05f0374e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e64fc23b584d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a6c1982a6d44f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd337e8ae5e554417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e64fc23b584d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e848ecd1764613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a6c1982a6d44f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>