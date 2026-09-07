--- v11 (2026-08-18)
+++ v12 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44244f05f0374e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8403f8c20c345c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a6c1982a6d44f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6405cd3468654813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e848ecd1764613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a6c1982a6d44f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10d77202ef3d485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6405cd3468654813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Silver ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0183135976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>