--- v0 (2025-10-14)
+++ v1 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4377258571b4f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra169d7f4e29f4693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce29479e5f0c419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b2168f2b734de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra168abea52d843fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce29479e5f0c419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree471b7aa96d4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b2168f2b734de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.09.2025</x:t>
-[...586 lines deleted...]
-          <x:t>853,400</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>