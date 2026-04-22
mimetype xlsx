--- v1 (2026-04-02)
+++ v2 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra169d7f4e29f4693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767d55aa791b47b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90b2168f2b734de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233e308bb1734635"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree471b7aa96d4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90b2168f2b734de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb609cf989741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233e308bb1734635" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>917,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>854,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>961,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>971,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>956,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>