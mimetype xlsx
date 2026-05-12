--- v2 (2026-04-22)
+++ v3 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767d55aa791b47b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea7519d32a9408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233e308bb1734635"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729b6062446a4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb609cf989741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233e308bb1734635" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a7de58c5b244ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729b6062446a4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>963,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>969,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>968,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>957,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>961,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>