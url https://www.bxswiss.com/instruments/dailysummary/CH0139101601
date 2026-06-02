--- v3 (2026-05-12)
+++ v4 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea7519d32a9408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44aa330ecf04720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R729b6062446a4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f392911d7694cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a7de58c5b244ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R729b6062446a4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ac968015e84c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f392911d7694cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>927,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>929,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>911,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>917,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>942,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>959,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>939,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>956,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>