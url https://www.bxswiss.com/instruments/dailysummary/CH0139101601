--- v4 (2026-06-02)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb44aa330ecf04720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc8d41d60874145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f392911d7694cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd866e2ea719848b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ac968015e84c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f392911d7694cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48ced7e933c4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd866e2ea719848b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>913,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>917,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>905,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>908,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>911,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>901,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>