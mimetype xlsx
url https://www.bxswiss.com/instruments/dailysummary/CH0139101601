--- v5 (2026-06-22)
+++ v6 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc8d41d60874145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd036e2eb184893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd866e2ea719848b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1add0278107c4893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48ced7e933c4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd866e2ea719848b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad836cde4064dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1add0278107c4893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>846,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>829,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>840,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>