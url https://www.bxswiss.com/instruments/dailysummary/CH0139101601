--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd036e2eb184893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2aaa4ed689453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1add0278107c4893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdd3b9c70f944c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ad836cde4064dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1add0278107c4893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f03e3b933f4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdd3b9c70f944c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>806,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>802,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>826,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>