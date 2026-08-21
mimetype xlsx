--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2aaa4ed689453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923a01891d99494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdd3b9c70f944c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7285f167d1344a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17f03e3b933f4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdd3b9c70f944c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae666c90153f40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7285f167d1344a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>809,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>800,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>803,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>808,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>