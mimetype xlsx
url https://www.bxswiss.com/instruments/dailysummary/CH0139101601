--- v8 (2026-08-21)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923a01891d99494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716991162adb47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7285f167d1344a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0923f7988d54dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae666c90153f40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7285f167d1344a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6616e3bbd26143d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0923f7988d54dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>872,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>862,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>869,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>896,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>906,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>888,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>904,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>