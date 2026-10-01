--- v9 (2026-09-10)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716991162adb47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10fc7ef8ce04b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0923f7988d54dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80100eecc66a4081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6616e3bbd26143d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0923f7988d54dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f641895c094131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80100eecc66a4081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>885,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>878,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>882,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>879,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>880,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>860,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>868,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>