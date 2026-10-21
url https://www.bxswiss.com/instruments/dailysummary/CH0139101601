--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc10fc7ef8ce04b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10b9ee473b14cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80100eecc66a4081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4fe09428014cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f641895c094131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80100eecc66a4081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567a12f376894897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4fe09428014cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>863,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>867,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>862,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>836,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>824,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>