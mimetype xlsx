--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d218882d754f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633548cf675d480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ec09eb43de4209"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c99154fa9eb4c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04048e34b3f483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ec09eb43de4209" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4190a6fe9b3f4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c99154fa9eb4c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.237,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.249,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.216,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.228,459</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.188,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.194,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.173,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.179,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>