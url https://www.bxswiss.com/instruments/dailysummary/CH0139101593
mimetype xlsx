--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R633548cf675d480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2a7b277b0d48a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c99154fa9eb4c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d068d408144e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4190a6fe9b3f4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c99154fa9eb4c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc199e7f1b25f483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d068d408144e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.048,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.016,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.089,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.113,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.106,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>