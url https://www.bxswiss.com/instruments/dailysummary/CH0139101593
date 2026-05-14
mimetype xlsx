--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2a7b277b0d48a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a93bd35c2d4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d068d408144e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4aed17ee2240c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc199e7f1b25f483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d068d408144e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7337cae2e1943bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4aed17ee2240c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.107,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.109,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.097,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.098,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.095,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.104,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.099,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.072,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.088,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.083,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.091,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>