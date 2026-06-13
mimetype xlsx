--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02a93bd35c2d4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f724687cc04ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4aed17ee2240c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf4d3d667c9455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7337cae2e1943bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4aed17ee2240c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4536e68b3e494cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf4d3d667c9455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.082,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.090,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.071,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.076,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.087,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.089,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.079,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>