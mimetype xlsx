--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f724687cc04ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d1047240d04081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf4d3d667c9455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe0787d09934322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4536e68b3e494cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf4d3d667c9455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56d6905b5734644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe0787d09934322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1.061,490</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.037,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.042,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.019,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.022,020</x:t>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>983,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>996,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>994,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>