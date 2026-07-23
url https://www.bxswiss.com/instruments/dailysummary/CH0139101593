--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d1047240d04081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892daba4c5e94d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfe0787d09934322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd322fe64a5394586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56d6905b5734644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfe0787d09934322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1c8ddf20bd4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd322fe64a5394586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.001,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.007,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>999,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.000,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>973,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>984,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>968,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>979,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>