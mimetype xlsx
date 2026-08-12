--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892daba4c5e94d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d42d4fa387c4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd322fe64a5394586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb2e6be57ed4965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a1c8ddf20bd4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd322fe64a5394586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1893b0c083e24934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb2e6be57ed4965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>971,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>976,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>962,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>966,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>989,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.001,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>986,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.000,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>