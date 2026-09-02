--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d42d4fa387c4fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6ef201e2d94095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccb2e6be57ed4965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a25936ebf149de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1893b0c083e24934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccb2e6be57ed4965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57196cab13d24781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a25936ebf149de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>963,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>969,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.048,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.057,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.046,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.054,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.081,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.110,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.092,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>