--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c6ef201e2d94095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1bf04e051549a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a25936ebf149de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f8f14dc7094dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57196cab13d24781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a25936ebf149de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49b07c2b3ba42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f8f14dc7094dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.081,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.094,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.080,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.093,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.062,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.063,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.036,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.048,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.068,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>