--- v14 (2026-09-22)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1bf04e051549a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb309c5b6ea74e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f8f14dc7094dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c309b5d43a4327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf49b07c2b3ba42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f8f14dc7094dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221571ec0e4b4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c309b5d43a4327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.060,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.078,878</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>1.061,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.061,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.064,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.051,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.057,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>