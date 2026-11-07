--- v15 (2026-10-15)
+++ v16 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb309c5b6ea74e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6e0848a5ad44f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24c309b5d43a4327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8abcd022f174a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R221571ec0e4b4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24c309b5d43a4327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd89f1be46704545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8abcd022f174a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0139101593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.029,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.016,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.023,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.021,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.033,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.011,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.016,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.011,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>