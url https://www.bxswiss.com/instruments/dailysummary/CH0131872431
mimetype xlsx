--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1979396dda44b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4901a811579f46b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c87e6198a094400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd26b17996da4d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2cb682920eb4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c87e6198a094400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc542b85a92f40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd26b17996da4d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>