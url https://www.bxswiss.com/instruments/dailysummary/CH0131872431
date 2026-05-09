--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4901a811579f46b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf46c617f35413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd26b17996da4d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702729e54e014b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc542b85a92f40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd26b17996da4d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18ecf0a07574e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702729e54e014b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>