--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bf46c617f35413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fa77f86779425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702729e54e014b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7da96f7090424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18ecf0a07574e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702729e54e014b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca3852b913a4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7da96f7090424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>85,613</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,613</x:t>
-[...129 lines deleted...]
-          <x:t>84,765</x:t>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>86,564</x:t>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,977</x:t>
-[...53 lines deleted...]
-          <x:t>84,896</x:t>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>