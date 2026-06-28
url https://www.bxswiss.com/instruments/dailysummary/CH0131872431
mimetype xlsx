--- v8 (2026-05-29)
+++ v9 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fa77f86779425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9bdb84596447df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7da96f7090424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3486ec98d4594fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca3852b913a4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7da96f7090424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8a70a6778a4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3486ec98d4594fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>85,153</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,624</x:t>
-[...301 lines deleted...]
-          <x:t>87,533</x:t>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>