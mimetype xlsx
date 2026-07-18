--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9bdb84596447df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd151a85b54f24547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3486ec98d4594fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bdb52e85b34b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe8a70a6778a4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3486ec98d4594fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13182cce0d9e4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bdb52e85b34b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>