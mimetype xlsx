--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd151a85b54f24547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2516d072644f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bdb52e85b34b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74605812ffc48d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13182cce0d9e4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bdb52e85b34b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf065dabb09ed4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74605812ffc48d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>91,216</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,573</x:t>
-[...107 lines deleted...]
-          <x:t>91,962</x:t>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,256</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>92,036</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>