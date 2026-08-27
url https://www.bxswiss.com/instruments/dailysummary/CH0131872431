--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2516d072644f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac925b8754f42bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74605812ffc48d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67786ffe79324448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf065dabb09ed4199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74605812ffc48d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6305d3a3914ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67786ffe79324448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,078</x:t>
-[...630 lines deleted...]
-          <x:t>93,420</x:t>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>