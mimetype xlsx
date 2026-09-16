--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac925b8754f42bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15eb9c64041642dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67786ffe79324448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961b19b6840c43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6305d3a3914ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67786ffe79324448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adfe037393b4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961b19b6840c43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,256</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,945</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>91,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,860</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>