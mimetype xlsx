--- v13 (2026-09-16)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15eb9c64041642dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511dcb004e0340af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R961b19b6840c43a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec0ce01a5f64448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adfe037393b4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R961b19b6840c43a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30561727a2474340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec0ce01a5f64448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>