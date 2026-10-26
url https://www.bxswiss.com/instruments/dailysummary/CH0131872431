--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511dcb004e0340af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf983a5b34e454c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec0ce01a5f64448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ad5c5f375b04f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30561727a2474340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec0ce01a5f64448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070f30fea1e34017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ad5c5f375b04f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0131872431</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>88,614</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,379</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>89,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,656</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>