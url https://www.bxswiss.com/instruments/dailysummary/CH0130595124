--- v3 (2026-03-25)
+++ v4 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8990ee408ff74231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f20e4f35544b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2b43db81204e02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9ee53cc6fc4c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18318de667ce40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2b43db81204e02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3331efdd030a40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9ee53cc6fc4c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>