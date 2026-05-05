--- v4 (2026-04-15)
+++ v5 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f20e4f35544b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a726dd5e344c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9ee53cc6fc4c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b67ca303ff4092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3331efdd030a40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9ee53cc6fc4c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8deaea81bdca415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b67ca303ff4092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,006</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>122,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,891</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>