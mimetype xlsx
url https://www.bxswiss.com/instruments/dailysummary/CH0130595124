--- v5 (2026-05-05)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a726dd5e344c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7967769d35644d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b67ca303ff4092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6354a94c30497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8deaea81bdca415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b67ca303ff4092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8557b27e0a4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6354a94c30497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>126,173</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>