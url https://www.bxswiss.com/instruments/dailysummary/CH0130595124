--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7967769d35644d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9918f029b54615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6354a94c30497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8c43f62f9242a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8557b27e0a4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6354a94c30497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f1937154e84637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8c43f62f9242a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,526 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...195 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,183</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>129,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,477</x:t>
         </x:is>
       </x:c>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>