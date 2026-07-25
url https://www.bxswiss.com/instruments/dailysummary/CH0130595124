--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9918f029b54615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419dc731c6ab4fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8c43f62f9242a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a7be10b86f46cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f1937154e84637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8c43f62f9242a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6428e18f61f4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a7be10b86f46cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>