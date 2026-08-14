--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R419dc731c6ab4fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re257d82a68b140fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a7be10b86f46cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb315f7260b0642cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6428e18f61f4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a7be10b86f46cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715e474b9fb64c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb315f7260b0642cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>131,142</x:t>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,097</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>