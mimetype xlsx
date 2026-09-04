--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re257d82a68b140fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4dc742006147ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb315f7260b0642cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c064ed2bab4957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R715e474b9fb64c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb315f7260b0642cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ab4e55eafe41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c064ed2bab4957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>