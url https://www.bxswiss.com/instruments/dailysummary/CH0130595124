--- v5 (2026-05-05)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a726dd5e344c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf445465ab764208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b67ca303ff4092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b09dd6d0224b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8deaea81bdca415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b67ca303ff4092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b552420acb49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b09dd6d0224b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>