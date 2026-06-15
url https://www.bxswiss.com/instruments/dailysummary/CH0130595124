--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf445465ab764208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7967769d35644d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b09dd6d0224b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e6354a94c30497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b552420acb49f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b09dd6d0224b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c8557b27e0a4385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e6354a94c30497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,342</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>