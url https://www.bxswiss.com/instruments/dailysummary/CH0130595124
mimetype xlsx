--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4dc742006147ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a02a937623747d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c064ed2bab4957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f4952c6f52480a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ab4e55eafe41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c064ed2bab4957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddb6423cb944673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f4952c6f52480a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>