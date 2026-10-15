--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a02a937623747d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20af97027f2b48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f4952c6f52480a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84360fd669d41a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ddb6423cb944673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f4952c6f52480a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011b1696cc8841a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84360fd669d41a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>130,853</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,374</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>131,768</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>