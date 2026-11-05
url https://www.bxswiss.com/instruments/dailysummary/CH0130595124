--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20af97027f2b48b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26447e92a324e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84360fd669d41a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7dbcee0552455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R011b1696cc8841a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84360fd669d41a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3325070cdeb24814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7dbcee0552455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SPI Mid (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0130595124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>