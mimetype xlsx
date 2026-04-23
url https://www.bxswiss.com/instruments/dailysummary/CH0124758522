--- v3 (2026-03-27)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8903a4e7584e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68422c1d4d524d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aebadf17a8e4ab7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f18830b4f94c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2fae7f5a4a4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aebadf17a8e4ab7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865979832c3a4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f18830b4f94c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>41,551</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,076</x:t>
-        </x:is>
-[...629 lines deleted...]
-          <x:t>39,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>