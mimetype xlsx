--- v4 (2026-04-23)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68422c1d4d524d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad61e4b0e8874117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f18830b4f94c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54fcaf219c014b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865979832c3a4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f18830b4f94c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f89deddd784b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54fcaf219c014b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>42,076</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>