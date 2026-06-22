--- v5 (2026-05-31)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad61e4b0e8874117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e3c9c445cf4f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54fcaf219c014b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac53d53cd7748ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f89deddd784b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54fcaf219c014b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29313a4f4a0a4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac53d53cd7748ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>40,332</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,482</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>40,524</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,236</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,168</x:t>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>