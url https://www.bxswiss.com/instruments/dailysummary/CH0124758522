--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e3c9c445cf4f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73450beb9f6a4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac53d53cd7748ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b73fa3d6f3840b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29313a4f4a0a4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac53d53cd7748ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdab3ca57c3d4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b73fa3d6f3840b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>40,842</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,544</x:t>
-[...539 lines deleted...]
-          <x:t>40,665</x:t>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>