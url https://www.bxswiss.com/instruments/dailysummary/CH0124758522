--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73450beb9f6a4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4bced3d1fff4963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b73fa3d6f3840b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31ce019d1de478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdab3ca57c3d4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b73fa3d6f3840b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b522e2cfb3438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31ce019d1de478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>40,895</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,567</x:t>
-[...80 lines deleted...]
-          <x:t>41,084</x:t>
+          <x:t>41,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>41,326</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>