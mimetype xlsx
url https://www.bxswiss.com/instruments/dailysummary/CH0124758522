--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4bced3d1fff4963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e8604ec84d4732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd31ce019d1de478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ddc8a827884e6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b522e2cfb3438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd31ce019d1de478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02768f039e384570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ddc8a827884e6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>41,084</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,263</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>41,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,311</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>