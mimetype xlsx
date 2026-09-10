--- v9 (2026-08-21)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e8604ec84d4732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fb80de19a54943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ddc8a827884e6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re971f79d9a3248b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02768f039e384570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ddc8a827884e6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red48a3d9aa86406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re971f79d9a3248b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>40,934</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,660</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>40,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>