--- v10 (2026-09-10)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fb80de19a54943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b53512b4144db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re971f79d9a3248b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e8bc9abab64153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red48a3d9aa86406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re971f79d9a3248b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f761eafe2a84e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e8bc9abab64153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>