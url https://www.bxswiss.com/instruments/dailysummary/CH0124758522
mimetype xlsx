--- v11 (2026-10-01)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5b53512b4144db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1076472f716a4177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e8bc9abab64153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3a6491831b4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f761eafe2a84e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e8bc9abab64153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e73468f8cfa4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3a6491831b4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SXI Real Estate (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0124758522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>39,097</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,266</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>39,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,074</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>38,439</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>