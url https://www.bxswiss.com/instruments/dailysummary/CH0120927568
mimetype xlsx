--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a80181ff324113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22915952c3cb4aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02362c158e3b47df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ab8af4b2044d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5adc1c7b4ea4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02362c158e3b47df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec6be2728694a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ab8af4b2044d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>236,710</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,270</x:t>
-[...529 lines deleted...]
-          <x:t>237,390</x:t>
+          <x:t>236,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>238,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>