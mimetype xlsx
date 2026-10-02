--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22915952c3cb4aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3b1cee1e8d4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ab8af4b2044d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd0c7c799aa4d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec6be2728694a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ab8af4b2044d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766b0b78600546a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd0c7c799aa4d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>237,390</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,910</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>