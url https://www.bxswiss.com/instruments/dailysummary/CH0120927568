--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d3b1cee1e8d4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f26cac9d024ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd0c7c799aa4d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473a8a8c42774856"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766b0b78600546a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd0c7c799aa4d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c73b7913c2e4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473a8a8c42774856" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>232,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>226,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>