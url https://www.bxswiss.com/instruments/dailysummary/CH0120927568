--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb385c888948a4e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ca547b0c2f4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26660e91aeb2496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b499597d8f42db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4a9c20cd274f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26660e91aeb2496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253ca0850cae4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b499597d8f42db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,040</x:t>
-[...198 lines deleted...]
-          <x:t>210,540</x:t>
+          <x:t>217,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>