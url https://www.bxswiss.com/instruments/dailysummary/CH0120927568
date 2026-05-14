--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ca547b0c2f4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47b828782094342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b499597d8f42db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3390c284fbbd4ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253ca0850cae4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b499597d8f42db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde39207991e148db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3390c284fbbd4ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>