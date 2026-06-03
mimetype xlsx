--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd47b828782094342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826640285f7a4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3390c284fbbd4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf18693d7adfd43cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde39207991e148db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3390c284fbbd4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa49ef8bdbf4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf18693d7adfd43cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>219,700</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>215,470</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,370</x:t>
-[...134 lines deleted...]
-          <x:t>217,910</x:t>
+          <x:t>220,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>220,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>