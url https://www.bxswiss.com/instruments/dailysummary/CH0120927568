--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R826640285f7a4380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd04604b25aa490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf18693d7adfd43cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564acd2e611a4fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa49ef8bdbf4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf18693d7adfd43cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d7883615ba40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564acd2e611a4fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>221,460</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>220,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>224,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>221,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>