--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd04604b25aa490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8970c8fded674721" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564acd2e611a4fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc4f799d35049b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d7883615ba40d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564acd2e611a4fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb88fad8a98449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc4f799d35049b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>