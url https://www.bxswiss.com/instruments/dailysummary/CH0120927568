--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8970c8fded674721" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b824fa541ce4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc4f799d35049b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f83e33a2cfb485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb88fad8a98449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc4f799d35049b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278135eae6984ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f83e33a2cfb485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>236,680</x:t>
-[...80 lines deleted...]
-          <x:t>237,020</x:t>
+          <x:t>235,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,780</x:t>
-[...21 lines deleted...]
-          <x:t>233,600</x:t>
+          <x:t>236,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>235,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>