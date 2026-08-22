--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b824fa541ce4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a80181ff324113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f83e33a2cfb485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02362c158e3b47df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278135eae6984ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f83e33a2cfb485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5adc1c7b4ea4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02362c158e3b47df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Raiffeisen Index Fonds - SPI® AD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0120927568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>235,160</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,850</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>237,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>