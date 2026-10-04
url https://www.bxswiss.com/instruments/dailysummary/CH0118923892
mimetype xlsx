--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ce60b7e13b4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794b58c7bfb64346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697b890a7d5e4d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9599a1210574c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda093a9287f4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697b890a7d5e4d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbf2a7b3c17478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9599a1210574c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>99,424</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,696</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,874</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>97,817</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>