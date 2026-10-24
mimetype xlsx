--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794b58c7bfb64346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98abe67763b4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9599a1210574c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree10eb804d6d46be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cbf2a7b3c17478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9599a1210574c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa78e11ee084cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree10eb804d6d46be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,341</x:t>
-[...301 lines deleted...]
-          <x:t>98,056</x:t>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>