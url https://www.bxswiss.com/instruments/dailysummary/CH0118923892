--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28608ee56515415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58608778d714d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56c4d54686544c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768e81ea10764ff4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb081bcf59bb84cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56c4d54686544c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc8829f9e0f466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768e81ea10764ff4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,507</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,444</x:t>
-[...512 lines deleted...]
-          <x:t>99,156</x:t>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>