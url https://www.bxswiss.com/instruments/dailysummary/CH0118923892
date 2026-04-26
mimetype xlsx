--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58608778d714d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906a83cc10464c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768e81ea10764ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786eaa842d7f492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc8829f9e0f466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768e81ea10764ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e651bb4c82458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786eaa842d7f492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>99,083</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,433</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>99,426</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,392</x:t>
-[...139 lines deleted...]
-          <x:t>99,816</x:t>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>