--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R906a83cc10464c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47655d5395a14407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786eaa842d7f492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcdc8872f234a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e651bb4c82458b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786eaa842d7f492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709d44eace30422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcdc8872f234a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>99,347</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>31.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,026</x:t>
-[...58 lines deleted...]
-          <x:t>99,530</x:t>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,816</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>99,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>