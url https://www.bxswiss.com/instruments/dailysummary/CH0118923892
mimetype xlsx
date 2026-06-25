--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47655d5395a14407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a222322fe4e4d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refcdc8872f234a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a2181ff0124c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709d44eace30422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refcdc8872f234a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6965e7223f4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a2181ff0124c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>98,641</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,508</x:t>
-[...26 lines deleted...]
-          <x:t>98,134</x:t>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,356</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>99,337</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>