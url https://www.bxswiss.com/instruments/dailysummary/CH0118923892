--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a222322fe4e4d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5df5361c1434d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a2181ff0124c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1e8adb01e84a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6965e7223f4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a2181ff0124c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8bb411b3584fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1e8adb01e84a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>99,433</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,368</x:t>
-[...328 lines deleted...]
-          <x:t>100,492</x:t>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>