--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5df5361c1434d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ed75eb532d41f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1e8adb01e84a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbafbc45223441c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8bb411b3584fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1e8adb01e84a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87d2e2363b240d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbafbc45223441c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,251</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,721</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,342</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>