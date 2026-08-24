--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ed75eb532d41f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cefd478ab842f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbafbc45223441c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2934ae3f2afb4efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87d2e2363b240d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbafbc45223441c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae7ec7b8a0f4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2934ae3f2afb4efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>99,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>