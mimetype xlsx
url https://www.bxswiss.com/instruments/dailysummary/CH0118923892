--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cefd478ab842f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ce60b7e13b4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2934ae3f2afb4efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697b890a7d5e4d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae7ec7b8a0f4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2934ae3f2afb4efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda093a9287f4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697b890a7d5e4d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI AAA-BBB ESG (CHF) dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,234</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,848</x:t>
-[...566 lines deleted...]
-          <x:t>99,395</x:t>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>