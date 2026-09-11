--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9b8c20aabb4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08e003847fc44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d5284e35ab43ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3d70ad378c46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b5ce00fd604649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d5284e35ab43ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3f421e47de4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3d70ad378c46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>71,473</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,322</x:t>
-[...75 lines deleted...]
-          <x:t>70,972</x:t>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>71,147</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,388</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>70,598</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>70,896</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>