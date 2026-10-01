--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf08e003847fc44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bba928f7388444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3d70ad378c46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe36dae85994211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b3f421e47de4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3d70ad378c46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b3a34c35db4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe36dae85994211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>70,993</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,807</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>71,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,922</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>