--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bba928f7388444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f475f4139a54006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe36dae85994211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64adfac531944596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b3a34c35db4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe36dae85994211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f04b2233704b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64adfac531944596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,348</x:t>
-[...85 lines deleted...]
-          <x:t>68,834</x:t>
+          <x:t>69,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,704</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>69,446</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,752</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>69,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>