--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e77ad49415f47f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6d7be17f68422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R499650bec43e44ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5899fdb8bbdc41d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6371fbea09a34029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R499650bec43e44ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7841690e264c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5899fdb8bbdc41d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>71,508</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,397</x:t>
-[...389 lines deleted...]
-          <x:t>70,800</x:t>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>70,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>