--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6d7be17f68422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cde6a3d9c8450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5899fdb8bbdc41d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e943717e1f44a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7841690e264c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5899fdb8bbdc41d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee4ed46f2ee447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e943717e1f44a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>70,964</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,559</x:t>
-[...129 lines deleted...]
-          <x:t>71,485</x:t>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>71,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,799</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>71,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>