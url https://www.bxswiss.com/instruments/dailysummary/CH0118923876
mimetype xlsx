--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cde6a3d9c8450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84b7cb4e04f418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e943717e1f44a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b5ab6a21d040fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ee4ed46f2ee447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e943717e1f44a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1f157960424adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b5ab6a21d040fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>71,160</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,980</x:t>
-[...394 lines deleted...]
-          <x:t>71,240</x:t>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,799</x:t>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>