--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84b7cb4e04f418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad742b219014bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b5ab6a21d040fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58721131e8f44e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1f157960424adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b5ab6a21d040fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf217b0417a6b42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58721131e8f44e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>70,593</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>71,114</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>