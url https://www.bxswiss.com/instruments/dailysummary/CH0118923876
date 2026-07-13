--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad742b219014bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca6911247584671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58721131e8f44e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17bfc3b9dc264901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf217b0417a6b42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58721131e8f44e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632733396ebd47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17bfc3b9dc264901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,551</x:t>
-[...183 lines deleted...]
-          <x:t>70,617</x:t>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,568</x:t>
-[...92 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>71,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,378</x:t>
-[...63 lines deleted...]
-          <x:t>71,134</x:t>
+          <x:t>70,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>