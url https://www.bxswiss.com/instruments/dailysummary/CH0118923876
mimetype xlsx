--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca6911247584671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9b8c20aabb4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17bfc3b9dc264901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d5284e35ab43ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R632733396ebd47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17bfc3b9dc264901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b5ce00fd604649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d5284e35ab43ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - SBI Corporate ESG (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0118923876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>70,617</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>71,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>70,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,999</x:t>
-[...21 lines deleted...]
-          <x:t>71,024</x:t>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,331</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>70,926</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>