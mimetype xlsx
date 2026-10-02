--- v12 (2026-09-10)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff2eba8cc4641d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d6b970f3174883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f820b1907874825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45de55952140488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab5703f540e43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f820b1907874825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694febb167db43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45de55952140488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>51,634</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,365</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>50,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,024</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>