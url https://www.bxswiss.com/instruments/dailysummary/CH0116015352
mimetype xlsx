--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d6b970f3174883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fcdfd13a68b46cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45de55952140488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2b2cc0e27a468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694febb167db43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45de55952140488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82d438efad0145f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2b2cc0e27a468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>54,932</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,924</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,878</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>