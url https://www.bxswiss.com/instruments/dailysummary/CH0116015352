--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc303cf695cf2485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a385e259182408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64d650b7e4e402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb5a07a85be4fdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5808861cd303401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64d650b7e4e402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7bbdc71c61482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb5a07a85be4fdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>