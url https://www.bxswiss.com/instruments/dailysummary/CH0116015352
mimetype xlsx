--- v5 (2026-04-14)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a385e259182408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4df6b39e8f4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb5a07a85be4fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52d25fdae8f4d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7bbdc71c61482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb5a07a85be4fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29756d96cf6b42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52d25fdae8f4d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,920</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>49,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>