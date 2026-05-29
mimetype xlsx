--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4df6b39e8f4ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3273f657a4fe4687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52d25fdae8f4d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd0eb2e96ceb445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29756d96cf6b42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52d25fdae8f4d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a88deba2ea4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd0eb2e96ceb445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>