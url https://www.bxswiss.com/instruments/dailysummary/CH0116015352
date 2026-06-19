--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3273f657a4fe4687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08db096cd5aa4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd0eb2e96ceb445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06888ee142a54cc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a88deba2ea4f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd0eb2e96ceb445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0123b4a233e74c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06888ee142a54cc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>