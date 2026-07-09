--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08db096cd5aa4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f6924efd5f4c66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06888ee142a54cc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a74b8ae1b744fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0123b4a233e74c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06888ee142a54cc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a179f8d4ef4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a74b8ae1b744fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>