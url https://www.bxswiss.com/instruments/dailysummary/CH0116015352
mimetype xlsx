--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f6924efd5f4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91d98594be346bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a74b8ae1b744fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a1d165bb634caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1a179f8d4ef4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a74b8ae1b744fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f33c3e7c9242d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a1d165bb634caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>