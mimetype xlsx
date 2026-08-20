--- v10 (2026-07-29)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91d98594be346bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f11a3e33d574d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a1d165bb634caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796b7e52b18a4fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f33c3e7c9242d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a1d165bb634caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6653c4257dd45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796b7e52b18a4fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>47,463</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...262 lines deleted...]
-          <x:t>47,415</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>