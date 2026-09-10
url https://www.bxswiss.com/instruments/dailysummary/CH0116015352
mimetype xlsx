--- v11 (2026-08-20)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f11a3e33d574d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff2eba8cc4641d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796b7e52b18a4fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f820b1907874825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6653c4257dd45bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796b7e52b18a4fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab5703f540e43ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f820b1907874825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS CH Fund Solutions - CMCI Oil SF ETF CHF A-Dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0116015352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>