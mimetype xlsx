--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde97b2253d1469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b38cf17db440b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85965bb5f8e44e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da1f35c5e1d4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a16344a25b1467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85965bb5f8e44e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e5abd950df4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da1f35c5e1d4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.921,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.931,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.902,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.902,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.880,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.882,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.813,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>