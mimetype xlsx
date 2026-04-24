--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b38cf17db440b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa473e2db7c4f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2da1f35c5e1d4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76301d59dfc4ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e5abd950df4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2da1f35c5e1d4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab20c80650bd404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76301d59dfc4ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.849,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.840,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.842,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.858,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.870,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>