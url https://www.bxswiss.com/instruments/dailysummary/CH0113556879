--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aa473e2db7c4f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbeb821862f64282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd76301d59dfc4ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16fe89753a5478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab20c80650bd404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd76301d59dfc4ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c5b0932c15242d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16fe89753a5478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1.864,050</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.862,850</x:t>
-[...328 lines deleted...]
-          <x:t>1.942,000</x:t>
+          <x:t>1.891,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>