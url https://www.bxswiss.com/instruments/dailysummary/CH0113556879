--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbeb821862f64282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783342fa8f114f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd16fe89753a5478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8945bdb3825a4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c5b0932c15242d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd16fe89753a5478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a31dff64444e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8945bdb3825a4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.910,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.914,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.893,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.897,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.878,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.885,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.878,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>