--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783342fa8f114f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584926c21d174e97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8945bdb3825a4479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a6399bf3424eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a31dff64444e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8945bdb3825a4479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb17eb62ebc41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a6399bf3424eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1.905,600</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.881,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.881,550</x:t>
-[...512 lines deleted...]
-          <x:t>1.896,800</x:t>
+          <x:t>1.898,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>