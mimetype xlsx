--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R584926c21d174e97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d751fb709b94cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a6399bf3424eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb268fbca3c104d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb17eb62ebc41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a6399bf3424eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5a872bb3d24654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb268fbca3c104d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1.880,250</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.862,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.863,000</x:t>
-[...362 lines deleted...]
-          <x:t>1.852,600</x:t>
+          <x:t>1.850,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.862,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.865,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.879,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.864,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.879,450</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.888,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.900,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.888,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.900,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>