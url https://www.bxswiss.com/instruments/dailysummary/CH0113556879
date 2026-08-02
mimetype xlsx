--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d751fb709b94cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc7e4414204401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb268fbca3c104d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd29e6cd4304568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5a872bb3d24654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb268fbca3c104d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff0d0d8ff804e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd29e6cd4304568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1.910,000</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.902,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.903,800</x:t>
-[...458 lines deleted...]
-          <x:t>1.934,400</x:t>
+          <x:t>1.904,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>