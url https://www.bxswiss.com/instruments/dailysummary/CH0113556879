--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc7e4414204401c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81458db4dca242ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd29e6cd4304568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1bf85d52ba84edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff0d0d8ff804e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd29e6cd4304568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re029f627daf942e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1bf85d52ba84edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1.946,750</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.924,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.934,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.945,650</x:t>
-[...227 lines deleted...]
-          <x:t>1.924,650</x:t>
+          <x:t>1.922,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.934,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.946,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.946,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.921,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.921,750</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.909,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.916,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.902,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.904,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>