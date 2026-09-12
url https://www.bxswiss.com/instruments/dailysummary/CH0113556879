--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81458db4dca242ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a320e232eda4a8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1bf85d52ba84edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78acd25dea664207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re029f627daf942e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1bf85d52ba84edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb408dd637aa47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78acd25dea664207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1.903,950</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.897,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>1.894,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.903,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.898,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.893,150</x:t>
-[...124 lines deleted...]
-          <x:t>1.885,200</x:t>
+          <x:t>1.880,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.898,550</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.880,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.898,550</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>1.883,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.876,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>