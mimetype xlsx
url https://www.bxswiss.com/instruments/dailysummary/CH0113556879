--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a320e232eda4a8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59865da5605402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78acd25dea664207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11441f6e3f54e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb408dd637aa47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78acd25dea664207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59ef6fba63d43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11441f6e3f54e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>1.878,650</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.880,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1.879,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.871,850</x:t>
-[...21 lines deleted...]
-          <x:t>1.865,500</x:t>
+          <x:t>1.873,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.869,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1.871,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.865,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.865,400</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>1.860,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.865,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.861,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>