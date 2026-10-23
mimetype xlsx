--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59865da5605402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7f50dc8dbd4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd11441f6e3f54e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41eee0260dab466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59ef6fba63d43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd11441f6e3f54e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9abef5dd1d5b4223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41eee0260dab466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (CH) IF 2 - Real Estate Switzerland NSL CHF IAC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0113556879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1.885,350</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.892,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>1.877,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>