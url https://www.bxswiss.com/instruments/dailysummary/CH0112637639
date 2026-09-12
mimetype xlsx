--- v11 (2026-08-02)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6240290cd45d4a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eea23cf0568449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7af079c9754cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61258c1e6f14d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407372c4797e4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7af079c9754cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3f2fe3faff406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61258c1e6f14d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>397,150</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>396,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>394,750</x:t>
-[...11 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,050</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>401,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>