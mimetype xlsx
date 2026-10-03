--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eea23cf0568449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f148727f7b4a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61258c1e6f14d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0341999fdd86401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3f2fe3faff406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61258c1e6f14d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48be663203eb49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0341999fdd86401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>403,450</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>402,000</x:t>
-[...259 lines deleted...]
-          <x:t>406,000</x:t>
+          <x:t>405,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>404,100</x:t>
-[...11 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>409,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,000</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>395,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>