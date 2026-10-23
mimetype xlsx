--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f148727f7b4a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a25833c2ae94e4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0341999fdd86401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reabf148a874d4c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48be663203eb49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0341999fdd86401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebe4098d01e4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reabf148a874d4c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>406,300</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>401,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>401,700</x:t>
-[...11 lines deleted...]
-          <x:t>406,000</x:t>
+          <x:t>402,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>404,100</x:t>
-[...70 lines deleted...]
-          <x:t>403,600</x:t>
+          <x:t>410,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>402,200</x:t>
-[...475 lines deleted...]
-          <x:t>404,650</x:t>
+          <x:t>409,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>401,150</x:t>
-[...31 lines deleted...]
-          <x:t>405,000</x:t>
+          <x:t>407,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>