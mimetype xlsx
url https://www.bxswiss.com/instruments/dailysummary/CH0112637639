--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ab53c04a5449e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728710a0361b4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46895943a1c74f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb70798cc824891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ab82e8a46ac4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46895943a1c74f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5962ec1cfa734726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb70798cc824891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM Swiss Sustainable Companies CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>