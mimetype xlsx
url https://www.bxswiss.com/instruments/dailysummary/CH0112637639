--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728710a0361b4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84bfb6efb32425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb70798cc824891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110f81c7697e4c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,704 +91,677 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5962ec1cfa734726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb70798cc824891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf856d6bba6464fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110f81c7697e4c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>GAM Swiss Sustainable Companies CHF CD</x:t>
+          <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>371,500</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>358,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>