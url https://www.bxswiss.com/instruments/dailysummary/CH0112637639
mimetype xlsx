--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84bfb6efb32425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8576ae8b02465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110f81c7697e4c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6806db6ee73040e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf856d6bba6464fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110f81c7697e4c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b2646924c44a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6806db6ee73040e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>358,900</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>358,600</x:t>
-[...38 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>371,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>372,300</x:t>
-[...129 lines deleted...]
-          <x:t>377,000</x:t>
+          <x:t>366,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>380,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,300</x:t>
-        </x:is>
-[...62 lines deleted...]
-          <x:t>373,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>