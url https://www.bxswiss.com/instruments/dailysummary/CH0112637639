--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8576ae8b02465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra936b34de2b64a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6806db6ee73040e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2debbd85969b45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8b2646924c44a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6806db6ee73040e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0442a7d8f9d14f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2debbd85969b45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>377,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>380,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>378,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>386,750</x:t>
-[...144 lines deleted...]
-          <x:t>381,300</x:t>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>