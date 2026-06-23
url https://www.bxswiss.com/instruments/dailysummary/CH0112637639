--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra936b34de2b64a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72a58c7acf14cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2debbd85969b45dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc693ea5195124846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0442a7d8f9d14f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2debbd85969b45dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36d53c8071f4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc693ea5195124846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>386,750</x:t>
-[...48 lines deleted...]
-          <x:t>386,250</x:t>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>381,400</x:t>
-[...308 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>393,750</x:t>
-[...117 lines deleted...]
-          <x:t>390,350</x:t>
+          <x:t>394,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>