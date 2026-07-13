--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72a58c7acf14cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf300407da0734202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc693ea5195124846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2009ca25466436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36d53c8071f4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc693ea5195124846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3406d849d31e463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2009ca25466436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>387,400</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>387,300</x:t>
-[...394 lines deleted...]
-          <x:t>390,950</x:t>
+          <x:t>386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>390,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>389,750</x:t>
-[...26 lines deleted...]
-          <x:t>388,650</x:t>
+          <x:t>398,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>395,250</x:t>
+          <x:t>389,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>390,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>394,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>394,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>