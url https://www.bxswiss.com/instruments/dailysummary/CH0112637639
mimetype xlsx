--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf300407da0734202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6240290cd45d4a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2009ca25466436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7af079c9754cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3406d849d31e463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2009ca25466436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407372c4797e4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7af079c9754cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GAM (CH) Swiss Sustainable Small &amp; Mid Cap Equity CHF CD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0112637639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>389,800</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>388,550</x:t>
-[...102 lines deleted...]
-          <x:t>395,250</x:t>
+          <x:t>394,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>394,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>03.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>404,650</x:t>
-[...144 lines deleted...]
-          <x:t>397,200</x:t>
+          <x:t>392,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>