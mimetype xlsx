--- v14 (2026-09-16)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5540532682241b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8422960ceeec4b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cd3e7020214945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4be50442b4463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c13c9f0df646be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cd3e7020214945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c35085810ad4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4be50442b4463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>321,589</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>319,061</x:t>
-[...269 lines deleted...]
-          <x:t>305,488</x:t>
+          <x:t>314,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>