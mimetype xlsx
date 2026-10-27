--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8422960ceeec4b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ee75f46c104916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4be50442b4463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a22fc98d67445fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c35085810ad4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4be50442b4463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bb662f014a4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a22fc98d67445fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>