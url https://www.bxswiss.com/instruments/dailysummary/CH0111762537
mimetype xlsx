--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef0b8bfdb324946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c4f24b0b16432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a33963bd3cc4180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbffc002325ce4684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07b85021eeb44e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a33963bd3cc4180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfafed75f26c4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbffc002325ce4684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>