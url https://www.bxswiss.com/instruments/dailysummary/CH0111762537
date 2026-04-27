--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c4f24b0b16432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825bcca002f14c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbffc002325ce4684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71c9b0823184960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfafed75f26c4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbffc002325ce4684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c10e1e86b7457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71c9b0823184960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>