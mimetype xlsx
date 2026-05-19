--- v7 (2026-04-27)
+++ v8 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825bcca002f14c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe43c0da42f54183" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71c9b0823184960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b306840173c4b10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c10e1e86b7457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71c9b0823184960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c398d64182b4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b306840173c4b10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>