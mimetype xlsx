--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe43c0da42f54183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df39cf482ee4cfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b306840173c4b10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f791db36ed145ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c398d64182b4b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b306840173c4b10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbdc27d301ec4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f791db36ed145ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>312,057</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,826</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>304,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>