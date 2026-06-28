--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df39cf482ee4cfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b89a2b6fa224ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f791db36ed145ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ae9dae2dec41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbdc27d301ec4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f791db36ed145ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69958b8d74064398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ae9dae2dec41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>