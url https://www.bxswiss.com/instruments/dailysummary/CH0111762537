--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b89a2b6fa224ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93a2cbeba7b42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94ae9dae2dec41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re732f418e825421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69958b8d74064398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94ae9dae2dec41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5e3a1d7861425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re732f418e825421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>