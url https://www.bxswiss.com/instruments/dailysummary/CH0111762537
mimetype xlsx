--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93a2cbeba7b42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093b7eb93e454484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re732f418e825421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc521f8376b341e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5e3a1d7861425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re732f418e825421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86a6a92beb6401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc521f8376b341e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>318,372</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,981</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>