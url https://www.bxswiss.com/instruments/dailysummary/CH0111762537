--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093b7eb93e454484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa41821765924ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc521f8376b341e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3b872665b24cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86a6a92beb6401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc521f8376b341e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f8dfcc5f3f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3b872665b24cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>327,597</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,631</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>329,488</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>