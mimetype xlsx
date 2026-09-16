--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa41821765924ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5540532682241b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3b872665b24cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cd3e7020214945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f8dfcc5f3f4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3b872665b24cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c13c9f0df646be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cd3e7020214945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SMIM (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0111762537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>