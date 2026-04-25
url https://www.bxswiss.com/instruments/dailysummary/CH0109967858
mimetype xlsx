--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f048c7b6304ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee8ef8931634b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3eb8301086d4d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b8fc77bf374e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97710176753348ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3eb8301086d4d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193434cc1446404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b8fc77bf374e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,168 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -477,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>