--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee8ef8931634b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a58ea66d134366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3b8fc77bf374e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65809d84f3ce4495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193434cc1446404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3b8fc77bf374e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072dec7dfe41427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65809d84f3ce4495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,249</x:t>
-[...360 lines deleted...]
-          <x:t>66,184</x:t>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>