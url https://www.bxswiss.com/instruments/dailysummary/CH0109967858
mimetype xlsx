--- v2 (2026-05-15)
+++ v3 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a58ea66d134366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72f53ba3ba94f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65809d84f3ce4495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a9f1c158764be4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072dec7dfe41427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65809d84f3ce4495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re871839690a949e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a9f1c158764be4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>