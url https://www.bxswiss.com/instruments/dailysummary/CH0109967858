--- v3 (2026-06-05)
+++ v4 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra72f53ba3ba94f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7a68609b394602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a9f1c158764be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72619a8ac1d434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re871839690a949e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a9f1c158764be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f16d17364c4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72619a8ac1d434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>69,340</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>68,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,161</x:t>
-[...463 lines deleted...]
-          <x:t>68,787</x:t>
+          <x:t>65,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>