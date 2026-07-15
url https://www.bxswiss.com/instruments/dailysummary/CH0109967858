--- v4 (2026-06-25)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7a68609b394602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3703482fb7cb4a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72619a8ac1d434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1cc67386d94753"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66f16d17364c4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72619a8ac1d434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2bda1d76304cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1cc67386d94753" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>