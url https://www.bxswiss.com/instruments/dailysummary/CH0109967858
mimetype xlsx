--- v5 (2026-07-15)
+++ v6 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3703482fb7cb4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdcb6e6d5634386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1cc67386d94753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ca30b316974207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa2bda1d76304cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1cc67386d94753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743c616e267542f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ca30b316974207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>60,622</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>