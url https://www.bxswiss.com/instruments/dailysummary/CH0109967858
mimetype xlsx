--- v6 (2026-08-04)
+++ v7 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdcb6e6d5634386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3e3788c2324ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ca30b316974207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b129c2b675b4b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743c616e267542f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ca30b316974207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc272f35ba6460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b129c2b675b4b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>64,260</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>67,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>63,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>