--- v7 (2026-08-25)
+++ v8 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3e3788c2324ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868bcf600124432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b129c2b675b4b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42778d742b69448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc272f35ba6460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b129c2b675b4b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0181f97894cb45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42778d742b69448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,420</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>