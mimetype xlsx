--- v8 (2026-09-14)
+++ v9 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R868bcf600124432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd880991bed784e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42778d742b69448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1994e7305f548f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0181f97894cb45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42778d742b69448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ca328f8b774e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1994e7305f548f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>