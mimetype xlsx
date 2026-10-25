--- v9 (2026-10-04)
+++ v10 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd880991bed784e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36120647d7ff45bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1994e7305f548f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67005b844d2d497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74ca328f8b774e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1994e7305f548f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b57c3790904684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67005b844d2d497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH - CMCI Oil SF ETF USD dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0109967858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>