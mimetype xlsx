--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93cf693849a46b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba6b51c24d347ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efa31f9e9c145b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bde8afa3e7447d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6010d0d49cc1477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efa31f9e9c145b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73634e4a2a1a4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bde8afa3e7447d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2.044,250</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.070,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.055,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>2.079,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>