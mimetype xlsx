--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba6b51c24d347ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e350a4242f744d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bde8afa3e7447d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab824d7e1fb4bfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73634e4a2a1a4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bde8afa3e7447d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e53be7a5b34b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab824d7e1fb4bfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...409 lines deleted...]
-          <x:t>2.073,150</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.073,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.057,650</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>2.060,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.070,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.046,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.061,050</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.005,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.005,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.991,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.991,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.009,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>