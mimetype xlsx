--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e350a4242f744d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7bc54b772c4ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ab824d7e1fb4bfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd914aaa6d29f4c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e53be7a5b34b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ab824d7e1fb4bfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060fe32b6bf94e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd914aaa6d29f4c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1.991,100</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.029,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.037,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.991,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.994,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.004,700</x:t>
-[...102 lines deleted...]
-          <x:t>2.006,300</x:t>
+          <x:t>1.998,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.016,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>1.990,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.106,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>