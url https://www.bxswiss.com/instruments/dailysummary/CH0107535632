--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae96def84c994b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb598028357594667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c0a2ff312d480e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b728b37151548d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad7337d0e1848dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c0a2ff312d480e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabc39c5cc84434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b728b37151548d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.930,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.941,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.922,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.939,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.811,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.834,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.806,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.817,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.836,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.770,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.778,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.817,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.830,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>