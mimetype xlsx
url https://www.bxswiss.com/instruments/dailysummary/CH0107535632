--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb598028357594667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8f0ea87a0f49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b728b37151548d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b75b87fa4c246e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdabc39c5cc84434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b728b37151548d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e4644a906c42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b75b87fa4c246e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1.806,150</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.765,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.777,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.775,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.793,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.797,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.798,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.779,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.796,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.782,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.794,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.801,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.817,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.799,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.814,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.840,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.843,250</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.828,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.843,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.822,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.842,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.839,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.900,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.916,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.914,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.882,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.884,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>