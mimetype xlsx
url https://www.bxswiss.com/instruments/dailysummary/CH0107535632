--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8f0ea87a0f49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a19f59d01a4b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b75b87fa4c246e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea37e1f39b154b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e4644a906c42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b75b87fa4c246e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899b66971e574b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea37e1f39b154b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.865,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.878,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.862,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.875,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.893,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.902,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.882,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.884,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>