--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a19f59d01a4b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc5938249984423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea37e1f39b154b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dbaba034a742d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R899b66971e574b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea37e1f39b154b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7d5f18075542fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dbaba034a742d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1.889,900</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.895,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.877,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.921,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.912,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.890,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.913,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.906,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.917,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.926,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.911,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.914,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...419 lines deleted...]
-          <x:t>1.890,100</x:t>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.904,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.928,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>