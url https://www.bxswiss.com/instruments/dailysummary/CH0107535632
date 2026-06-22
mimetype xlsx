--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc5938249984423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2ce75d70a2476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dbaba034a742d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e6cbe0e66d4a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7d5f18075542fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dbaba034a742d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R141cf13a2eb9420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e6cbe0e66d4a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1.927,450</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.956,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.971,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.966,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.970,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.964,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.968,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.961,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.936,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1.927,650</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.919,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.930,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.932,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.945,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.943,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.940,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.941,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.939,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.950,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.920,800</x:t>
-[...183 lines deleted...]
-          <x:t>1.961,150</x:t>
+          <x:t>1.956,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.935,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.936,550</x:t>
+          <x:t>1.952,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.005,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.991,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>