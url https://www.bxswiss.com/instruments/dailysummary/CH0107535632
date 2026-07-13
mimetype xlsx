--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2ce75d70a2476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4ce2e9f0cd4e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e6cbe0e66d4a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d92b6848204489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R141cf13a2eb9420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e6cbe0e66d4a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c400e6015544e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d92b6848204489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.954,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.973,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.954,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.963,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.991,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.002,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.986,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.002,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>