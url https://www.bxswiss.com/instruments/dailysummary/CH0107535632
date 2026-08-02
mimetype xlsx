--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4ce2e9f0cd4e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re753ff5e404d4f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d92b6848204489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76dccaa20e74737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c400e6015544e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d92b6848204489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd24bdd0213480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76dccaa20e74737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2.034,650</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.042,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.050,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2.040,650</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.060,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.049,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.046,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>2.047,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>