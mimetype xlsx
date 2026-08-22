--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re753ff5e404d4f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93cf693849a46b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76dccaa20e74737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2efa31f9e9c145b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd24bdd0213480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76dccaa20e74737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6010d0d49cc1477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2efa31f9e9c145b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2.065,100</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.044,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.050,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.057,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.041,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.052,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.084,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.074,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.069,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.073,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.085,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.083,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.087,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.096,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.089,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.090,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.080,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.080,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>2.045,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.066,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.058,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2.043,550</x:t>
-[...328 lines deleted...]
-          <x:t>2.064,650</x:t>
+          <x:t>2.066,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.076,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.064,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.062,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>