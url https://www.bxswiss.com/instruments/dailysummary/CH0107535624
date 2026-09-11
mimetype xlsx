--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4b0d2de21d4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6421ba52af64a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ecf2a9653c54ee3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37a4896fc7b4d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74658a2633e34aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ecf2a9653c54ee3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5397af45e0964709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37a4896fc7b4d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3.172,550</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.256,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.259,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.256,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.231,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.232,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.197,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.197,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.229,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.246,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.169,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.180,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.141,450</x:t>
-[...598 lines deleted...]
-          <x:t>3.204,850</x:t>
+          <x:t>3.181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>