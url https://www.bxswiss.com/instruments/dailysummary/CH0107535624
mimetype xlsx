--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6421ba52af64a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf348769d46484963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37a4896fc7b4d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973558681178436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5397af45e0964709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37a4896fc7b4d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99995b11ba94af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973558681178436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>3.175,150</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.169,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.152,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.136,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.117,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.109,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.080,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.113,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.140,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.233,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.185,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>3.209,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.228,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.220,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.207,000</x:t>
-[...227 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>3.205,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.210,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.202,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.205,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.195,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>3.146,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>