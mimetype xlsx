--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf348769d46484963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfdad3c92e784de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R973558681178436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2a8acc26bb4c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99995b11ba94af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R973558681178436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67af2f19a4da4a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2a8acc26bb4c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3.194,000</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.233,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.228,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.205,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.210,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.202,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.205,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.166,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.174,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.193,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.164,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.169,750</x:t>
-[...411 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>3.168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.231,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.231,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.236,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>3.150,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.250,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.249,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.249,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.259,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.260,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.247,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.251,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.250,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.254,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>