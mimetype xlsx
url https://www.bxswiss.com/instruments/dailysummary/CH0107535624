--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7ba3f4074b4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3469b1233b74bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d78089fc694526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0586e6f2f7eb4b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb339a0d843b44d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d78089fc694526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7889d7c23d4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0586e6f2f7eb4b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.066,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.092,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.055,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.080,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.890,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.914,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.882,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.897,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.902,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.873,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.898,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.891,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.912,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.885,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.907,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.917,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.927,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.888,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.893,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.867,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.867,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.840,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.840,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.848,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.802,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.802,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.768,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.851,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.736,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.817,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.821,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.836,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.806,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.832,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.858,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.871,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.855,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.859,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.862,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.875,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.845,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.869,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.856,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.856,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.826,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.831,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.829,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.844,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.823,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.839,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.846,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.866,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.842,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.865,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.901,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.910,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.891,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.910,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.883,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.921,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.872,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.920,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>