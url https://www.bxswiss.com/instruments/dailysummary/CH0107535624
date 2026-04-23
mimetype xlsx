--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3469b1233b74bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5440fdec002a48cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0586e6f2f7eb4b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56879eb1ace446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7889d7c23d4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0586e6f2f7eb4b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188827494bfb44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56879eb1ace446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.768,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.851,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.736,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.817,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.883,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.921,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.872,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.920,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.920,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.939,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.884,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.889,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.937,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.963,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.933,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.935,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.943,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.955,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.925,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.952,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.976,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.994,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.974,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.978,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.964,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.997,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.963,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.996,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.017,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.029,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.017,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.024,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.033,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.038,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.024,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.028,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.026,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.033,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.017,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.025,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.049,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.042,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.026,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.019,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.026,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.028,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.033,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.999,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.000,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>