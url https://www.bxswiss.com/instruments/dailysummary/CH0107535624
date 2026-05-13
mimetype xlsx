--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5440fdec002a48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9456e37f784f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56879eb1ace446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb379fc9a015843c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188827494bfb44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56879eb1ace446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342bab3cec884e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb379fc9a015843c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.964,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.997,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.963,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.996,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.028,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.033,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.999,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.000,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.999,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.012,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.994,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.003,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.015,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.015,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.975,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.987,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.985,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.991,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.970,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.971,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.965,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.980,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.962,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.969,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.972,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.976,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.949,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.951,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.947,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.988,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.945,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.983,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.001,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.001,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.977,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.978,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.978,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.997,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.978,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.996,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.086,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.086,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.087,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.071,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.067,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.026,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.026,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.020,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>