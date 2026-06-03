--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9456e37f784f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc85fe0c39a14b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb379fc9a015843c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1151b85822447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342bab3cec884e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb379fc9a015843c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2594bcc1065f4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1151b85822447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.001,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.001,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.977,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.978,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.978,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.997,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.978,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.996,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.086,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.086,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.087,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.071,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.067,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.026,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.026,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.020,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.020,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.048,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.037,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.026,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.033,350</x:t>
-[...31 lines deleted...]
-          <x:t>3.025,250</x:t>
+          <x:t>3.054,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.050,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.037,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.043,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.037,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.088,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.067,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.049,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>3.044,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.086,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.087,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.083,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.093,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.117,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.068,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>