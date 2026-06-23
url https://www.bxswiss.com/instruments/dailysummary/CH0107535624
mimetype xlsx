--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc85fe0c39a14b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c73d9bba75f476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1151b85822447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea03740d80034d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2594bcc1065f4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1151b85822447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc35cef7693a849e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea03740d80034d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.067,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.049,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.086,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.087,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.083,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.093,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.117,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.068,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.062,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.080,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.090,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.071,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.046,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.038,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.071,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.073,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.065,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.076,950</x:t>
-[...313 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>3.070,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.039,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.058,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.058,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.073,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.099,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.097,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.110,500</x:t>
-[...117 lines deleted...]
-          <x:t>3.082,850</x:t>
+          <x:t>3.110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.092,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.110,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.096,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.137,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.142,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>