--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c73d9bba75f476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da7d60b58914851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea03740d80034d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6ae585b205430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc35cef7693a849e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea03740d80034d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9083ba2ca2c9475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6ae585b205430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.058,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.073,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.130,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.099,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.097,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.110,500</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>3.110,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.092,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.110,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.112,600</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.136,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.142,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.125,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.142,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.174,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.205,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.163,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>