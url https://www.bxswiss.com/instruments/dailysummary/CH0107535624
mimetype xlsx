--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da7d60b58914851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3228ff8f67d44a03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6ae585b205430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85230d33252c4901"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9083ba2ca2c9475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6ae585b205430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61183e43b8c44b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85230d33252c4901" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3.112,600</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.205,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.163,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.173,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.174,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.173,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.135,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.138,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.096,400</x:t>
-[...436 lines deleted...]
-          <x:t>3.161,200</x:t>
+          <x:t>3.138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.160,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>