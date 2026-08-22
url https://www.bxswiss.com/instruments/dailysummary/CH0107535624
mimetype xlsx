--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3228ff8f67d44a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4b0d2de21d4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85230d33252c4901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ecf2a9653c54ee3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61183e43b8c44b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85230d33252c4901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74658a2633e34aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ecf2a9653c54ee3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEKB Aktienfonds - Aktien Schweiz Small &amp; Mid Caps CHF ID</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0107535624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3.220,150</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.135,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.160,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.160,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.191,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.227,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.236,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3.209,450</x:t>
-[...544 lines deleted...]
-          <x:t>3.187,550</x:t>
+          <x:t>3.261,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.253,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.251,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.256,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.259,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.256,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.231,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.232,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.197,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.197,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>