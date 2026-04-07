--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37fd4a947cf461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf470759f9c63464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8faf0e017a4e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae03859190264fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cff9c977084846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8faf0e017a4e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260a765ba840486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae03859190264fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>