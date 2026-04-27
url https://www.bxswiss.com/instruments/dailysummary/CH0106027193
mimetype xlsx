--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf470759f9c63464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4372039bc8341d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae03859190264fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb916380fce3e46d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260a765ba840486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae03859190264fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d673daa92484c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb916380fce3e46d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>