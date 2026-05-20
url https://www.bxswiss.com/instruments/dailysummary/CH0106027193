--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4372039bc8341d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ae34ee05bd40dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb916380fce3e46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcb9d0a4f8741af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d673daa92484c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb916380fce3e46d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434862335cc840e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcb9d0a4f8741af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>