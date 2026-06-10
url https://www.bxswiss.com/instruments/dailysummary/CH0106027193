--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ae34ee05bd40dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24638b28764241e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcb9d0a4f8741af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f76fb17f59f41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434862335cc840e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcb9d0a4f8741af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b45395c4084c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f76fb17f59f41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>