--- v8 (2026-06-10)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24638b28764241e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdc96edbbde4ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f76fb17f59f41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051909e877294ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b45395c4084c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f76fb17f59f41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe937c3032140a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051909e877294ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>136,721</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>