--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fdc96edbbde4ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de6e1dac4cb4499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051909e877294ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8972f7558194827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe937c3032140a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051909e877294ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3331088a934cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8972f7558194827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>128,301</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>