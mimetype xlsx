--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de6e1dac4cb4499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa47be1be054d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8972f7558194827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc891502134204aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf3331088a934cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8972f7558194827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6d7a5f1e6b4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc891502134204aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>139,456</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,056</x:t>
-[...355 lines deleted...]
-          <x:t>145,851</x:t>
+          <x:t>141,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>