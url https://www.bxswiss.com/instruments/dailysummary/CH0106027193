--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fa47be1be054d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d64bbced094ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc891502134204aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff73ef025174444a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6d7a5f1e6b4470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc891502134204aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ee46afd381474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff73ef025174444a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>