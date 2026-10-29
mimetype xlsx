--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d64bbced094ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a1eadfcceea4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff73ef025174444a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822f321b03e74e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ee46afd381474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff73ef025174444a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2272ad26974522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822f321b03e74e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>