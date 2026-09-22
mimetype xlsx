--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608a0a5309564241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4038572359b4afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1911c5129517462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a32e9298e4e4737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d9b4a1598a4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1911c5129517462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9122f6bebf7b41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a32e9298e4e4737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>105,362</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,095</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>106,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>