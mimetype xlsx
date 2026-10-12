--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4038572359b4afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af0cc507ddf4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a32e9298e4e4737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0635776b2183445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9122f6bebf7b41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a32e9298e4e4737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03f1e8ae0744690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0635776b2183445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>