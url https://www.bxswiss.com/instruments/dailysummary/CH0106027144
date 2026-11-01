--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af0cc507ddf4930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2936a6c5ae4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0635776b2183445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R689cb37df9bd4f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc03f1e8ae0744690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0635776b2183445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c42cb41b794ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R689cb37df9bd4f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>