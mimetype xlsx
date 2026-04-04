--- v5 (2026-03-15)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc273cad4ef454df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53afbb79543b4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32dcfcaee4ec4e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bab71b3d4134d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0784066d6ebe4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32dcfcaee4ec4e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec489a20f95447d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bab71b3d4134d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>