--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53afbb79543b4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb071ef27a64bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bab71b3d4134d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2360272f8c4fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec489a20f95447d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bab71b3d4134d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48e181797df4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2360272f8c4fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>