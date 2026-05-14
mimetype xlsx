--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb071ef27a64bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc29d34112ab4fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a2360272f8c4fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4c40e06b2ae42de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48e181797df4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a2360272f8c4fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3f343a3dc04e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4c40e06b2ae42de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>