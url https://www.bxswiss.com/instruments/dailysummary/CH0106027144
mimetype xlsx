--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc29d34112ab4fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ade868b1de242c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4c40e06b2ae42de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79efd34bd7ae49b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c3f343a3dc04e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4c40e06b2ae42de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4017c888cf034a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79efd34bd7ae49b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...414 lines deleted...]
-          <x:t>107,883</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,532</x:t>
-[...161 lines deleted...]
-          <x:t>110,248</x:t>
+          <x:t>105,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>