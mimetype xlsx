--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ade868b1de242c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0573c1fb5a354830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79efd34bd7ae49b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f71b70e1564ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4017c888cf034a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79efd34bd7ae49b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfd348841f54ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f71b70e1564ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>