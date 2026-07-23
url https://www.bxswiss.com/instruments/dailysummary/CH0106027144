--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0573c1fb5a354830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81bcc8d18594300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f71b70e1564ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac579d10ed4147de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfd348841f54ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f71b70e1564ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388068658bec4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac579d10ed4147de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>