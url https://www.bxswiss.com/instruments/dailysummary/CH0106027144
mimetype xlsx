--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81bcc8d18594300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b965232d84749de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac579d10ed4147de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e8ec123e40415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388068658bec4783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac579d10ed4147de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a5a564363e431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e8ec123e40415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>