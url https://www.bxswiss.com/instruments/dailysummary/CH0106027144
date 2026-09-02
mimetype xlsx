--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b965232d84749de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608a0a5309564241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9e8ec123e40415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1911c5129517462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49a5a564363e431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9e8ec123e40415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d9b4a1598a4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1911c5129517462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold EUR hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>