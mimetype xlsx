--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d929f48fba4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcb10ff62a143e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9057463f6a9413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88c31a3a0784c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029f1ef5f4cc4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9057463f6a9413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50544b450d0146dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88c31a3a0784c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>168,601</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,082</x:t>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>