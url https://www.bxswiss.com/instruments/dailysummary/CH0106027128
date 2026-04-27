--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcb10ff62a143e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8659ee19e6d64bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88c31a3a0784c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a903e6367bc4e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50544b450d0146dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88c31a3a0784c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32d4acbde0c45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a903e6367bc4e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>