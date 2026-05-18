--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8659ee19e6d64bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a844b21bbe84278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a903e6367bc4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8f99f3dbe04bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32d4acbde0c45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a903e6367bc4e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ea928c18aa48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8f99f3dbe04bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>153,634</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,407</x:t>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>