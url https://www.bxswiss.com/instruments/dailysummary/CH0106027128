--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a844b21bbe84278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acfe042dc464346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8f99f3dbe04bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3aa578d5264e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ea928c18aa48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8f99f3dbe04bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b1ecd119744e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3aa578d5264e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>