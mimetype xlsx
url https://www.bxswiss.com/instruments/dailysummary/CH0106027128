--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acfe042dc464346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084e3b2d652a4c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3aa578d5264e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7153a9e8856042bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b1ecd119744e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3aa578d5264e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf25387fc5345a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7153a9e8856042bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>