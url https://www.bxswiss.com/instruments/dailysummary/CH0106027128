--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084e3b2d652a4c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86cd515e1504613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7153a9e8856042bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6b8099d12e45d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf25387fc5345a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7153a9e8856042bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ea0645805f4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6b8099d12e45d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>