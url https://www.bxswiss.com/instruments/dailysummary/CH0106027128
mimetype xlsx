--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86cd515e1504613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607187e51c3f4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6b8099d12e45d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e00c45bef74a72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ea0645805f4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6b8099d12e45d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3102b7fb93c14db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e00c45bef74a72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>