--- v12 (2026-08-06)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607187e51c3f4dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171dcb1f53cc4e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e00c45bef74a72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252c18646ebf4a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3102b7fb93c14db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e00c45bef74a72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc531d27987e54d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252c18646ebf4a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>