--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171dcb1f53cc4e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5d55e395ef43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252c18646ebf4a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2298e39eb0d44622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc531d27987e54d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252c18646ebf4a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdb0b16e5b448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2298e39eb0d44622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>