--- v14 (2026-09-16)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5d55e395ef43a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed68844481e4a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2298e39eb0d44622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc005b95476574bb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bdb0b16e5b448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2298e39eb0d44622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re146c7fc2f4047b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc005b95476574bb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>