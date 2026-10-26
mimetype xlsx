--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed68844481e4a79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adc6096f7df48ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc005b95476574bb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8bc3b0106145e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re146c7fc2f4047b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc005b95476574bb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638fefe6565c4cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8bc3b0106145e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH-Gold CHF hedged (CHF) A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0106027128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>