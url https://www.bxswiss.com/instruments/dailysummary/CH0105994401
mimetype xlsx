--- v4 (2026-03-27)
+++ v5 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf85957cdc25f4605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9b16e14b28498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5320fbc082694710"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7e54a151ce437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c09c69c7c414851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5320fbc082694710" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570bd6bd89554dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7e54a151ce437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,847</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...559 lines deleted...]
-          <x:t>10,198</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>