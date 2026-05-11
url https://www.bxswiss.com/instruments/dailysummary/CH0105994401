--- v5 (2026-04-18)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9b16e14b28498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271b31e5547740a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7e54a151ce437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5b8500ad1d49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570bd6bd89554dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7e54a151ce437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624925634a6f4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5b8500ad1d49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>10,273</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>10,899</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>