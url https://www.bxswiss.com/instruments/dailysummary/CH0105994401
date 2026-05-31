--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271b31e5547740a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5977bc2a524c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5b8500ad1d49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f43eae10054cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624925634a6f4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5b8500ad1d49a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re100fb5891224bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f43eae10054cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>10,854</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,899</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,814</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>