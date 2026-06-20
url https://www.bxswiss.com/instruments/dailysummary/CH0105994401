--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5977bc2a524c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6850587ce4164ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f43eae10054cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62d1028152e4c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re100fb5891224bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f43eae10054cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955bd8d415544bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62d1028152e4c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,648</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,736</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>10,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>10,693</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,674</x:t>
-[...26 lines deleted...]
-          <x:t>10,736</x:t>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>