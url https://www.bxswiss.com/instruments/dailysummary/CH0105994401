--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6850587ce4164ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecf799720694c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62d1028152e4c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88d9cf5ae7642bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955bd8d415544bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62d1028152e4c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67eac141ed44e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88d9cf5ae7642bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>10,541</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,531</x:t>
-[...70 lines deleted...]
-          <x:t>10,735</x:t>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,698</x:t>
-[...355 lines deleted...]
-          <x:t>10,686</x:t>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>