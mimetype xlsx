--- v9 (2026-07-10)
+++ v10 (2026-08-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecf799720694c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f05e2962d454a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88d9cf5ae7642bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3150e1c8f9b3405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67eac141ed44e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88d9cf5ae7642bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e36af17a1241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3150e1c8f9b3405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>10,607</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,717</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>10,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>