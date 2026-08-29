--- v10 (2026-08-09)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f05e2962d454a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794275fabc6d4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3150e1c8f9b3405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51cca75516f4bbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e36af17a1241f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3150e1c8f9b3405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fa965e9c9249a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51cca75516f4bbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,909</x:t>
-[...107 lines deleted...]
-          <x:t>10,897</x:t>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,797</x:t>
-[...70 lines deleted...]
-          <x:t>10,817</x:t>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,781</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>10,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,707</x:t>
-[...70 lines deleted...]
-          <x:t>10,790</x:t>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,723</x:t>
-[...26 lines deleted...]
-          <x:t>10,717</x:t>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>