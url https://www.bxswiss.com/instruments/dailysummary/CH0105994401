--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794275fabc6d4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c45b9a9c24a48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51cca75516f4bbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdff0e99a3d49f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fa965e9c9249a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51cca75516f4bbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63439239627644be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdff0e99a3d49f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,736</x:t>
-[...102 lines deleted...]
-          <x:t>10,682</x:t>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,657</x:t>
-[...102 lines deleted...]
-          <x:t>10,774</x:t>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,723</x:t>
-[...269 lines deleted...]
-          <x:t>10,497</x:t>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>