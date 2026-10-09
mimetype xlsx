--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c45b9a9c24a48f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0cdd6f0c544291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdff0e99a3d49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38415609066f4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63439239627644be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdff0e99a3d49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7230af6b38c43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38415609066f4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>10,750</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,357</x:t>
-[...242 lines deleted...]
-          <x:t>10,286</x:t>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>