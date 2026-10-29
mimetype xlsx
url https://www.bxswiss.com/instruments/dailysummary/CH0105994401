--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0cdd6f0c544291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e6bd5dd65cd4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38415609066f4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b38e06a9aa2473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7230af6b38c43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38415609066f4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d004583890d4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b38e06a9aa2473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF CH SXI Real Estate Funds (CHF) Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0105994401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>10,406</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,360</x:t>
-[...475 lines deleted...]
-          <x:t>10,398</x:t>
+          <x:t>10,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,353</x:t>
-[...80 lines deleted...]
-          <x:t>10,471</x:t>
+          <x:t>10,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>