--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3925694c1c4f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54db9a79aae84e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c92649475a4516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40646b76d90844c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf910a5b3b3749d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c92649475a4516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f0539dce594a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40646b76d90844c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...225 lines deleted...]
-          <x:t>235,993</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,228</x:t>
-[...119 lines deleted...]
-          <x:t>220,111</x:t>
+          <x:t>225,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,048</x:t>
-[...274 lines deleted...]
-          <x:t>229,256</x:t>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>