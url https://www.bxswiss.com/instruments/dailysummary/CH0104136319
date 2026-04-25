--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54db9a79aae84e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5780965bcf4c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40646b76d90844c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ac726fc01a4e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f0539dce594a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40646b76d90844c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff27dbdfd1643b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ac726fc01a4e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>