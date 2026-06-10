--- v6 (2026-04-25)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5780965bcf4c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f7aab5d0384740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ac726fc01a4e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra018ad50ecad4c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff27dbdfd1643b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ac726fc01a4e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c5b9d9e93b4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra018ad50ecad4c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>214,948</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>