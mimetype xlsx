--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1f7aab5d0384740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58689af33dc8461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra018ad50ecad4c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87279e1418764dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c5b9d9e93b4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra018ad50ecad4c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1103863bad4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87279e1418764dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>