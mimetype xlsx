--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58689af33dc8461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc0544dba8c4da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87279e1418764dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1397bb49b9e24833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1103863bad4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87279e1418764dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35617db03f74464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1397bb49b9e24833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>