--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc0544dba8c4da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498e9399bc60422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1397bb49b9e24833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b08f55106bb4647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb35617db03f74464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1397bb49b9e24833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd21cbd5d1d5487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b08f55106bb4647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>180,325</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,728</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>184,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>