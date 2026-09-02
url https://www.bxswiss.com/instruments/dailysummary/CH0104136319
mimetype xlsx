--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498e9399bc60422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd31f50d14074248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b08f55106bb4647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a46e095fb5a4abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd21cbd5d1d5487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b08f55106bb4647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e671324f3ba4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a46e095fb5a4abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>