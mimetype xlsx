--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd31f50d14074248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f40fd897f434b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a46e095fb5a4abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4118e4db8f2478b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e671324f3ba4d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a46e095fb5a4abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96006a8fe0254ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4118e4db8f2478b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>