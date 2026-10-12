--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f40fd897f434b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0102ca47977e4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4118e4db8f2478b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1d51211b03465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96006a8fe0254ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4118e4db8f2478b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca2170986f3468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1d51211b03465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>