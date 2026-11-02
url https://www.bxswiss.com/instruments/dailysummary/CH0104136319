--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0102ca47977e4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf4dda2bd5846e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1d51211b03465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc42f6152a0ef4fcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca2170986f3468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1d51211b03465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369a83ceea344b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc42f6152a0ef4fcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold EUR Hedged ETF CH</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>