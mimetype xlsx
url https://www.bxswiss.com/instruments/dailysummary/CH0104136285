--- v11 (2026-08-31)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebb88ac767a4ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141fa2ccf5d3403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c99a5edce074276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5f0a50f41841bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc30b16b2fc464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c99a5edce074276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c1431345a24a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5f0a50f41841bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>