--- v12 (2026-09-21)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R141fa2ccf5d3403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ee1c027dae4939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5f0a50f41841bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29adc9c0020b4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c1431345a24a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5f0a50f41841bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d7cf52c1a64975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29adc9c0020b4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>