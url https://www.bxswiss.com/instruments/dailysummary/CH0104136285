--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ee1c027dae4939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re320e1861d524948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29adc9c0020b4da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3433fffda9554210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d7cf52c1a64975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29adc9c0020b4da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ed443b2a41d47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3433fffda9554210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>