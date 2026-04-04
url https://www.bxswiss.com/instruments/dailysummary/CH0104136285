--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e988e967a94598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e83920459e74349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4289639d566b4605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec173ee808c4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105d09e422004b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4289639d566b4605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7574e9178c1f4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec173ee808c4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>