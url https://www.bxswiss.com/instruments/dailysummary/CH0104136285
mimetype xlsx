--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e83920459e74349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e016ee1b9d2484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec173ee808c4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007157c8a2b342ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7574e9178c1f4b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec173ee808c4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd189a63033764c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007157c8a2b342ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>