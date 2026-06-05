--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e016ee1b9d2484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e54a7606004c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R007157c8a2b342ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6324cd4c918f4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd189a63033764c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R007157c8a2b342ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265babe9a29043ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6324cd4c918f4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>297,792</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>