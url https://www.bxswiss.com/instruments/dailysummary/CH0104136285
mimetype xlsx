--- v7 (2026-06-05)
+++ v8 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e54a7606004c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f0d7ca0ed14f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6324cd4c918f4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra936af595f3746e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R265babe9a29043ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6324cd4c918f4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86f163003d14f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra936af595f3746e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>