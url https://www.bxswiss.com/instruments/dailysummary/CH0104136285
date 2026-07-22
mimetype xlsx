--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27f0d7ca0ed14f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e827c59d994c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra936af595f3746e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd20cc674d24776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86f163003d14f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra936af595f3746e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe81e0f2cdfd4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd20cc674d24776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>