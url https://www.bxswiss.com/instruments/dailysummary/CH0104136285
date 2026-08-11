--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e827c59d994c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a0e87b12054b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd20cc674d24776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafc1565e9c54e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe81e0f2cdfd4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd20cc674d24776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a665d6e8b64296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafc1565e9c54e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>258,464</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>251,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>