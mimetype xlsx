--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a0e87b12054b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reebb88ac767a4ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reafc1565e9c54e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c99a5edce074276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a665d6e8b64296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reafc1565e9c54e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc30b16b2fc464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c99a5edce074276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Gold CHF Hedged ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>