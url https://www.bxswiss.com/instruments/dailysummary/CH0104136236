--- v4 (2026-03-31)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6481fd2149e4dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd092c77d24ee41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2af5922d1e40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720044301c9e47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re225c4a44f934736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2af5922d1e40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1472eb3bcf4a4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720044301c9e47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>