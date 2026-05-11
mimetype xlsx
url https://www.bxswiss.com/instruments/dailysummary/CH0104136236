--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd092c77d24ee41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f86c802296046c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R720044301c9e47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad89fee0ae84675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1472eb3bcf4a4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R720044301c9e47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4442b685024fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad89fee0ae84675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>