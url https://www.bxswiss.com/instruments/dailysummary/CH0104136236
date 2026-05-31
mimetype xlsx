--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f86c802296046c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dba90b8580a47ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad89fee0ae84675"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531866a229054bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4442b685024fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad89fee0ae84675" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1a991ffe204ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531866a229054bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>