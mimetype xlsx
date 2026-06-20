--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dba90b8580a47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0079b991bc9c48c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531866a229054bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff9f3ef74d94d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1a991ffe204ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531866a229054bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ca88ebe6434dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff9f3ef74d94d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>