--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0079b991bc9c48c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60f36b35c784991" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff9f3ef74d94d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ea9cbf3a8a41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ca88ebe6434dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff9f3ef74d94d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra061b498ccf5419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ea9cbf3a8a41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>