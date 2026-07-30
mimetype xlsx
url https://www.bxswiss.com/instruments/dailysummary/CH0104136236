--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60f36b35c784991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64eeb0e6a794551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ea9cbf3a8a41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb814139077754193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra061b498ccf5419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ea9cbf3a8a41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d8d305cabe4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb814139077754193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>