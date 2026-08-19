--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64eeb0e6a794551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6dae19f4414feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb814139077754193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51061a2e524e4e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d8d305cabe4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb814139077754193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd19aa0271d14ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51061a2e524e4e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>