--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree6dae19f4414feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c9aa0911db489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51061a2e524e4e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d5a5489f0d44fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd19aa0271d14ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51061a2e524e4e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59d1ec9a2c340d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d5a5489f0d44fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>