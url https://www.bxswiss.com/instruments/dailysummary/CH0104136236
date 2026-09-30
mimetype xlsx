--- v12 (2026-09-09)
+++ v13 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c9aa0911db489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edbc9894388442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d5a5489f0d44fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a9009da5a74ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re59d1ec9a2c340d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d5a5489f0d44fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4638ce18092949a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a9009da5a74ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>336,821</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>333,836</x:t>
-[...571 lines deleted...]
-          <x:t>340,203</x:t>
+          <x:t>339,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>