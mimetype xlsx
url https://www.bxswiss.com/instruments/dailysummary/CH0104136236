--- v13 (2026-09-30)
+++ v14 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edbc9894388442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946473f4feda4896" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0a9009da5a74ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204a03f2808d4cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4638ce18092949a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0a9009da5a74ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb4749e8c8541fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204a03f2808d4cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF II (CH) Gold ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0104136236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>