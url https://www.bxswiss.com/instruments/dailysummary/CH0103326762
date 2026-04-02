--- v4 (2026-01-31)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3688e0a6e2c54af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe1f6deea7d4a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a790943484c42e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbb5391796e4a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5232467681504704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a790943484c42e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb296fa36f0ec4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbb5391796e4a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...559 lines deleted...]
-          <x:t>2.254,541</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.435,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.361,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.385,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.398,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.294,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.292,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.301,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.301,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.315,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.282,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.298,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.286,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.261,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.277,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.307,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.330,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.290,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.310,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.312,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.284,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.295,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.304,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.308,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.270,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.280,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.258,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.279,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.240,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.221,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.245,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.206,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.214,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.227,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.226,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.117,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.051,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.998,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.032,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.973,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.047,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.072,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.056,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.105,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.161,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>