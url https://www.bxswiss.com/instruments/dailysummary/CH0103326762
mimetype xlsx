--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fe1f6deea7d4a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e8e489ed8f45b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbb5391796e4a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015f7eb5c440498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb296fa36f0ec4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbb5391796e4a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5616ffe9fd4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015f7eb5c440498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.885,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.024,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.871,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.950,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.139,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.163,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.127,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.161,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.067,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.094,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.116,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.179,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.142,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.157,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.139,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.172,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.175,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.144,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.127,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.148,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.171,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.174,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.188,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.183,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.192,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.176,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.197,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.167,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.149,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.121,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>