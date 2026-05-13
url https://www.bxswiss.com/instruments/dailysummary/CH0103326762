--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e8e489ed8f45b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3f4fb0992b476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015f7eb5c440498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e85e824f0ca4b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5616ffe9fd4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015f7eb5c440498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72dbdfc4c444c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e85e824f0ca4b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.143,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.151,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.127,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.129,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.150,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.160,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.121,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.133,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.143,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.138,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.132,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.750,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.128,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.075,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.045,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.099,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.071,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.079,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.065,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.137,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.109,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.078,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.093,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>