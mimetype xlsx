--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3f4fb0992b476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6cfbd9d1914fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e85e824f0ca4b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eef095068d4237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72dbdfc4c444c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e85e824f0ca4b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7f694d4efe41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eef095068d4237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.061,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.065,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.022,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.039,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.109,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.124,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.078,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.093,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.111,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.088,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.104,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.046,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.055,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.033,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.003,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.030,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.035,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.018,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.962,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.054,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.010,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.048,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>