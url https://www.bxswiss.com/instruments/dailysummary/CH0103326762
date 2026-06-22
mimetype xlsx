--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6cfbd9d1914fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9459d1e611bb4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8eef095068d4237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54559a46dce84364"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7f694d4efe41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8eef095068d4237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e78a91f7ee460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54559a46dce84364" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.026,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.035,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.012,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.018,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.012,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.020,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.990,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.001,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.036,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.001,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.028,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.007,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.953,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.934,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.920,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.949,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.927,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.929,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.899,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.902,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.958,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.946,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.955,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.936,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.938,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>