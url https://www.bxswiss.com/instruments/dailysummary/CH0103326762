--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9459d1e611bb4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314cee918b0e4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54559a46dce84364"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7299754fd1407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e78a91f7ee460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54559a46dce84364" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e5ef0908ae4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7299754fd1407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.896,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.899,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.853,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.859,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.870,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.891,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.868,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.876,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.897,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.905,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.886,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.842,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.840,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.804,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.818,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.812,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.800,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.803,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.814,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.787,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.851,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.819,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.865,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.858,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.834,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>