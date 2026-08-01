--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314cee918b0e4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c8eaa2fa3d445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7299754fd1407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29efe96d7ebb4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e5ef0908ae4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7299754fd1407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016c950e2c784465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29efe96d7ebb4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.811,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.831,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.803,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.814,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.847,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.856,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.834,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.847,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.806,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.821,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.810,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.816,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.827,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.792,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.811,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.807,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.781,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.805,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.823,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.799,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.809,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.841,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.825,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.843,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.828,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.856,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.829,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.850,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.860,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.852,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.820,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.831,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.844,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.815,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.824,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.838,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.866,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.846,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.849,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.822,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.833,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>