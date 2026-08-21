--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1c8eaa2fa3d445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e63caca775a45ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29efe96d7ebb4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a4361c23934d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016c950e2c784465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29efe96d7ebb4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e6c7aead9a4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a4361c23934d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.805,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.823,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.799,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.809,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.846,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.849,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.822,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.833,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.848,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.826,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.853,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.937,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.931,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.933,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.951,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.925,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.983,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.985,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.959,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.008,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.990,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.980,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.992,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.000,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.994,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.043,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.988,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.038,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.040,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.063,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.016,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.059,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>