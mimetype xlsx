--- v12 (2026-08-21)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e63caca775a45ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5abb121e2f43d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56a4361c23934d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2b4de8516e4930"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e6c7aead9a4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56a4361c23934d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd182b2f0b2514e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2b4de8516e4930" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.983,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.985,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.959,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.979,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.040,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.063,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.016,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.059,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.077,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.068,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.095,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.118,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.129,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.120,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.098,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.114,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.118,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.092,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.097,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.081,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.091,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.110,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.082,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.023,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.026,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.975,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.997,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.061,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.015,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.058,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.039,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.053,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.996,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.019,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.017,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.022,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.006,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.013,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.014,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.034,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.012,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.024,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.027,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.984,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.002,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>