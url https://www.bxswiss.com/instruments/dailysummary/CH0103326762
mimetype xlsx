--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e5abb121e2f43d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34c3b998c4c490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2b4de8516e4930"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4368e01fbcb44c0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd182b2f0b2514e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2b4de8516e4930" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da16af388c64f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4368e01fbcb44c0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.023,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.039,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.012,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.025,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.024,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.027,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.984,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.002,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.025,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.011,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.947,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.965,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.967,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.969,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.989,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.982,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.981,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.020,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.021,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.031,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.993,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.999,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.995,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.004,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.978,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.987,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.972,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.986,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.957,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.976,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.974,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.977,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.954,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.948,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.963,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.935,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.944,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.979,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.950,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.960,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.907,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.918,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.885,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.891,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.901,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.915,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.904,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.922,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.942,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.908,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.910,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>