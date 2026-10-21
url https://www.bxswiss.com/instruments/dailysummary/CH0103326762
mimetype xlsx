--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34c3b998c4c490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e17b653584d42de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4368e01fbcb44c0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf854f7098c044094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da16af388c64f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4368e01fbcb44c0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4904d39ca2014a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf854f7098c044094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AAH EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0103326762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.995,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.004,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.978,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.987,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.922,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.942,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.908,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.910,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.923,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.881,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.893,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.909,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.869,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.867,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.864,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.888,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.871,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.832,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.854,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.861,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.896,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.898,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.887,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.892,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.879,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.889,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.894,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.874,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.870,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.883,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.837,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.847,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.863,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.878,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.857,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.876,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.880,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.859,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.872,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.873,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.875,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.845,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.862,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.868,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.835,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.855,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>