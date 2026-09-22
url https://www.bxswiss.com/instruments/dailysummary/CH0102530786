--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64442507243d4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ee8af6c8324941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb265732804b428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eea369317249ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbd9994c587493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb265732804b428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ef7822f7d44b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eea369317249ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,046</x:t>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,046</x:t>
-[...566 lines deleted...]
-          <x:t>62,010</x:t>
+          <x:t>61,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>