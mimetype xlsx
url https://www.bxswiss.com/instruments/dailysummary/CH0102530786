--- v14 (2026-09-22)
+++ v15 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ee8af6c8324941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a82d646a6da4110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17eea369317249ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3de2e3535614be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99ef7822f7d44b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17eea369317249ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9febb7b0eaac4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3de2e3535614be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>61,875</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>61,809</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,796</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>61,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>61,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>