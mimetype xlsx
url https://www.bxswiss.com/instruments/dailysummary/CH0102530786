--- v15 (2026-10-13)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a82d646a6da4110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6fffe2e576a43b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3de2e3535614be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8e3be1a34e423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9febb7b0eaac4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3de2e3535614be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e113327ac3f4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8e3be1a34e423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,848</x:t>
-[...4 lines deleted...]
-          <x:t>61,722</x:t>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>61,721</x:t>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.09.2026</x:t>
-[...370 lines deleted...]
-          <x:t>61,748</x:t>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>