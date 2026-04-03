--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f534f8721784f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree52cc7c4edd4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raed0ca1565ca46ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf127112fe4cd4ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra653cb587a334a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raed0ca1565ca46ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75724208abc3401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf127112fe4cd4ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>63,122</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,091</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>63,178</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>63,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,150</x:t>
-[...124 lines deleted...]
-          <x:t>63,179</x:t>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,092</x:t>
-[...21 lines deleted...]
-          <x:t>62,997</x:t>
+          <x:t>62,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,035</x:t>
-[...90 lines deleted...]
-          <x:t>62,970</x:t>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>