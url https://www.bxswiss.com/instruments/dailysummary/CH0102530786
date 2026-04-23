--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree52cc7c4edd4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc2270f46da459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf127112fe4cd4ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9c367bb3d942b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75724208abc3401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf127112fe4cd4ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a21cbe78584223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9c367bb3d942b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,179</x:t>
-[...124 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>63,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,035</x:t>
-[...112 lines deleted...]
-          <x:t>62,915</x:t>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>62,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,812</x:t>
-[...112 lines deleted...]
-          <x:t>62,950</x:t>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>