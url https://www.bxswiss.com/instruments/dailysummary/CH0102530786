--- v8 (2026-04-23)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc2270f46da459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164aa7ecbcb44b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9c367bb3d942b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942fabfe30724cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a21cbe78584223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9c367bb3d942b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e00024eac348ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942fabfe30724cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>62,912</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>62,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,939</x:t>
-[...4 lines deleted...]
-          <x:t>62,828</x:t>
+          <x:t>62,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,985</x:t>
-[...139 lines deleted...]
-          <x:t>62,883</x:t>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>62,978</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>