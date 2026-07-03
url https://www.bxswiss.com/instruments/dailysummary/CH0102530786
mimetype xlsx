--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164aa7ecbcb44b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec130638f4d6484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942fabfe30724cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f6ff5885bc4da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16e00024eac348ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942fabfe30724cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff1012e831b4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f6ff5885bc4da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>62,763</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,762</x:t>
-[...43 lines deleted...]
-          <x:t>62,863</x:t>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,851</x:t>
-[...43 lines deleted...]
-          <x:t>62,938</x:t>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,911</x:t>
-[...436 lines deleted...]
-          <x:t>62,970</x:t>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>