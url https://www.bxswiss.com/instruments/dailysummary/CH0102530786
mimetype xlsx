--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec130638f4d6484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2603f2590f9f4689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1f6ff5885bc4da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a6a65fd190476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff1012e831b4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1f6ff5885bc4da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107792c750c44c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a6a65fd190476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,971</x:t>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,970</x:t>
-[...60 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>62,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>62,958</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,940</x:t>
-[...485 lines deleted...]
-          <x:t>63,002</x:t>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>