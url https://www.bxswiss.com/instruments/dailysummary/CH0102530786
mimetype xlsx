--- v11 (2026-07-23)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2603f2590f9f4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701dfda5823a47d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a6a65fd190476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006c16022da642dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R107792c750c44c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a6a65fd190476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ba4ce3a71b44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006c16022da642dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>62,832</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>62,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,882</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,814</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>