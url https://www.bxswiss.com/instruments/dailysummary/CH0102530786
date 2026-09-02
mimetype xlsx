--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701dfda5823a47d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64442507243d4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006c16022da642dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb265732804b428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ba4ce3a71b44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006c16022da642dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbd9994c587493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb265732804b428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares ETF (CH) Swiss Domestic Government Bond 0-3 ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0102530786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,972</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>62,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>62,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>