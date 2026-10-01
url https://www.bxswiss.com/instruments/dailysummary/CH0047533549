--- v11 (2026-09-10)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3a3ead321b4239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2881f481424422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb65b9ceffa4f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6820e033f44b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e59c9409a14e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb65b9ceffa4f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579cb9dc9a9d420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6820e033f44b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.341,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.356,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.319,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.335,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.329,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.348,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.276,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.295,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.248,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.234,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.238,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.326,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.309,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.303,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.367,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.366,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.391,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.333,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.294,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.306,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.212,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.222,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.246,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>