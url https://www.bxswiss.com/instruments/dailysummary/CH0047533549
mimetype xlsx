--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2881f481424422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbef2a2e9de4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad6820e033f44b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a1d784992743b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579cb9dc9a9d420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad6820e033f44b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb789273659e04836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a1d784992743b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.328,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.336,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.304,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.320,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.246,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.274,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.216,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.221,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.251,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.247,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.240,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.232,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.232,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.230,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.246,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.241,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.214,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.185,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>