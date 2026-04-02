--- v2 (2026-01-07)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d88de8439644b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bf0db630994f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31420fa12e5e420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24b5b6e100a4d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8dc82d8bb5745fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31420fa12e5e420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b199c82804401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24b5b6e100a4d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,457 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...424 lines deleted...]
-          <x:t>3.322,112</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.886,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.926,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.820,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.861,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.880,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.895,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.656,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.729,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.757,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.786,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.732,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.739,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.752,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.762,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.658,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.692,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.717,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.752,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.665,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.727,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.701,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.724,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.675,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.701,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.744,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.785,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.730,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.781,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.763,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.775,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.736,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.753,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.772,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.778,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.734,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.749,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.733,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.756,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.686,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.708,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.684,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.694,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.646,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.658,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.685,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.690,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.640,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.659,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.658,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.661,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.552,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.586,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.489,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.497,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.390,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.454,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.479,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.364,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.093,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.600,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.202,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.600,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.371,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.356,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.251,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.380,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.358,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.412,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.363,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.377,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.396,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.460,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.379,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.442,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.499,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.530,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.478,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.528,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>