--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bf0db630994f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340cbcd74a514ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra24b5b6e100a4d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bce76435fd4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b199c82804401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra24b5b6e100a4d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c8ccd5b1ae4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bce76435fd4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.105,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.299,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.093,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.195,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.499,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.530,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.478,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.528,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.422,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.498,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.473,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.486,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.493,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.434,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.468,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.537,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.545,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.477,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.496,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.473,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.528,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.467,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.520,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.493,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.518,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.481,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.508,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.479,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.489,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.450,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.452,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.484,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.498,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.456,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.493,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.505,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.521,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.451,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.491,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.511,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.522,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.482,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.508,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.494,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.549,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.484,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.533,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.496,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.511,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.474,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.484,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.465,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.485,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.428,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>