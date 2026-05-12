--- v4 (2026-04-22)
+++ v5 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340cbcd74a514ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c1f64042074db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bce76435fd4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec42ee2e3dad4a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c8ccd5b1ae4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bce76435fd4d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c8c7ea159c46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec42ee2e3dad4a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.493,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.518,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.481,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.508,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.465,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.485,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.428,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.447,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.465,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.468,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.446,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.453,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.443,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.471,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.426,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.455,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.426,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.470,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.423,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.456,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.445,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.450,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.406,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.420,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.406,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.353,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.364,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.380,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.405,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.358,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.311,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.392,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.429,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.382,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.406,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.436,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.419,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.428,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.438,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.405,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.413,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.382,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.440,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.373,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.426,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>