--- v5 (2026-05-12)
+++ v6 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c1f64042074db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3faba4dd5143b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec42ee2e3dad4a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree528f7322f04885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c8c7ea159c46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec42ee2e3dad4a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf016fb0880414c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree528f7322f04885" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.380,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.405,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.358,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.369,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.382,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.440,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.373,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.426,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.413,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.438,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.378,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.392,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.422,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.430,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.400,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.419,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.422,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.430,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.400,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.419,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.355,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.352,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.321,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.282,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.330,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.311,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.219,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.247,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.212,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>