--- v6 (2026-06-01)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3faba4dd5143b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9c1059dbc14866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree528f7322f04885"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64cf496c27684ae6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf016fb0880414c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree528f7322f04885" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38613d9ca57c4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64cf496c27684ae6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.315,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.328,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.301,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.310,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.299,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.347,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.285,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.336,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.283,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.289,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.254,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.272,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.291,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.229,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.173,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.127,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.044,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.019,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.038,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.099,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.138,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.092,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.129,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.222,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.193,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.161,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.165,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>