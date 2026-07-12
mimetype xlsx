--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9c1059dbc14866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917844119ea145f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64cf496c27684ae6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6fb8984133440f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38613d9ca57c4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64cf496c27684ae6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89b41f02a3b4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6fb8984133440f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.123,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.127,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.055,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.064,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.113,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.142,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.108,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.120,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.147,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.150,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.080,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.086,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.088,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.997,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.000,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.046,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.999,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.033,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.025,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.008,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.024,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.027,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.056,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.014,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.028,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.991,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.093,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.981,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.060,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.127,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.106,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.115,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.098,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.134,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.090,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.030,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.034,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.101,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.087,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.054,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>