--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917844119ea145f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603d592a8c9a45b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6fb8984133440f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17433731a4d0402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89b41f02a3b4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6fb8984133440f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1fdbd3c1e349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17433731a4d0402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.027,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.056,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.014,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.028,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.076,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.087,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.054,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.077,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.021,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.034,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.046,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.034,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.024,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.037,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.018,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.985,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.013,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.002,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.010,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.962,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.009,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.008,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.037,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.003,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.025,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.070,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.081,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.048,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.111,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.054,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.093,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.119,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.088,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.103,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.099,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.055,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.067,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.078,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.042,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.060,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.065,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.060,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.071,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.042,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>