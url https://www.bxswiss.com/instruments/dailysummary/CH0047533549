--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R603d592a8c9a45b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c93a02a1e1246b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17433731a4d0402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d64e8352664c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1fdbd3c1e349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17433731a4d0402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166151cf05f94c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d64e8352664c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.008,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.037,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.003,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.025,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.057,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.071,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.031,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.042,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.025,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.043,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.062,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.043,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.071,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.119,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.302,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.282,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.248,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.294,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.321,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.326,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.352,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.303,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.298,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.286,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.290,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.346,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.374,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.367,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>