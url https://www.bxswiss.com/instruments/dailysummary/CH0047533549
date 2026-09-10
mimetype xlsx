--- v10 (2026-08-21)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c93a02a1e1246b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa3a3ead321b4239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d64e8352664c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb65b9ceffa4f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166151cf05f94c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d64e8352664c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e59c9409a14e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb65b9ceffa4f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA USD</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.278,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.282,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.248,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.274,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.336,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.374,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.297,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.367,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.392,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.385,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.429,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.461,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.490,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.451,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.484,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.466,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.474,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.434,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.462,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.463,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.484,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.430,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.444,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.449,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.454,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.416,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.433,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.451,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.468,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.341,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.356,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.326,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.260,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.330,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.389,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.384,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.355,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.377,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.294,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.344,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.311,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.327,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.342,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>