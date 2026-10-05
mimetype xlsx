--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41a1de13fd74c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0015f323ad8d4879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253272e99f084712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd416fe14f343c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cce8e1166f84ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253272e99f084712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e9a04ce4af44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd416fe14f343c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.334,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.393,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.326,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.387,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.297,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.340,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.266,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.319,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.294,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.259,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.237,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.310,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.303,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.382,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.306,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.311,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.231,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.241,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.225,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.248,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.225,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.251,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.187,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>