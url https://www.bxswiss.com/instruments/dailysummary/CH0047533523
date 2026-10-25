--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0015f323ad8d4879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d1b1317f3e4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd416fe14f343c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9522d2926ee4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e9a04ce4af44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd416fe14f343c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85609a451d2f462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9522d2926ee4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.312,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.316,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.280,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.287,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.223,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.251,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.187,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.194,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.229,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.237,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.152,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.248,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.235,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.234,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.247,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.253,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.208,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.227,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.221,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.173,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.145,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.174,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.096,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.100,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.068,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.049,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>