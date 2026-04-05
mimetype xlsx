--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6b3eea3a544168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0210a4c8ea234573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3242264f58450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9b3fbe69f34cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d6d36b7127e47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3242264f58450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48effd2bceef4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9b3fbe69f34cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.752,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.764,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.650,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.694,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.731,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.764,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.688,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.710,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.680,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.701,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.648,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.657,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.683,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.690,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.638,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.659,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.655,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.660,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.546,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.585,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.489,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.497,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.326,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.450,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.477,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.363,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.090,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.199,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.374,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.248,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.380,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.412,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.363,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.376,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.395,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.460,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.378,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.445,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.499,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.530,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.478,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.528,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.421,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.498,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.408,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.473,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>