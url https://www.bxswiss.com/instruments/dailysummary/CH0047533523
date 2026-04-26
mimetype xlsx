--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0210a4c8ea234573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6245e2cf264a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9b3fbe69f34cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363eeb2269314a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48effd2bceef4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9b3fbe69f34cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0e75bc85ac4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363eeb2269314a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.340,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.374,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.325,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.359,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.421,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.498,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.408,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.473,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.459,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.491,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.432,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.464,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.535,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.541,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.473,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.492,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.473,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.521,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.464,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.517,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.492,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.514,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.479,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.507,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.478,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.485,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.450,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.485,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.497,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.452,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.491,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.502,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.518,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.452,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.489,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.510,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.529,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.476,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.508,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.492,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.547,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.482,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.529,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.490,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.510,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.472,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.479,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.464,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.483,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.424,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.444,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.461,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.468,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.445,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.451,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.444,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.473,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.424,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.454,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.426,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.469,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.420,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.453,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>