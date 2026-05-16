--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6245e2cf264a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61c6e8b88c14570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R363eeb2269314a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cfe7ecb8994115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0e75bc85ac4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R363eeb2269314a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372b0799bbc0487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cfe7ecb8994115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.485,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.497,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.452,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.491,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.426,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.469,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.420,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.453,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.442,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.448,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.407,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.418,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.403,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.351,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.360,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.367,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.378,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.402,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.354,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.363,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.344,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.342,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.390,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.423,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.379,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.403,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.431,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.443,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.430,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.424,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.434,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.400,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.378,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.421,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.432,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.418,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.426,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.396,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.415,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.418,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.426,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.396,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.415,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.351,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.326,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>