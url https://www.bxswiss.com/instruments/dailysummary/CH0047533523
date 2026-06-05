--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61c6e8b88c14570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf44cc206d54cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cfe7ecb8994115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e847a567da4403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372b0799bbc0487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cfe7ecb8994115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd592e131d34343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e847a567da4403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.336,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.344,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.287,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.305,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.339,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.351,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.301,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.326,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.324,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.305,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.302,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.289,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.272,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.342,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.282,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.259,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.311,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.286,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.253,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.279,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>