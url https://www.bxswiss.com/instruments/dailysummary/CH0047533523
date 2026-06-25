--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf44cc206d54cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f6bd561501428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e847a567da4403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d7c890b14640e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd592e131d34343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e847a567da4403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cc2bc33b654ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d7c890b14640e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.308,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.313,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.284,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.293,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.287,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.308,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.268,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.279,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.189,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.169,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.125,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.062,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.012,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.037,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.137,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.090,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.128,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.180,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.224,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.214,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.193,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.212,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.200,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.206,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.162,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.164,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.154,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.169,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.144,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.148,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.084,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.998,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.030,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>