--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f6bd561501428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a8323ae75c4912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17d7c890b14640e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d3b72b691d94970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cc2bc33b654ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17d7c890b14640e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6e268db4f14ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d3b72b691d94970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.180,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.224,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.177,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.214,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.084,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.089,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.998,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.030,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.048,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.996,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.031,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.078,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.025,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.070,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.054,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.008,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.027,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.029,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.015,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.030,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.991,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.981,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.070,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.115,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.111,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.109,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.098,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.036,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.079,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.097,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.080,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.078,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.021,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.034,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.047,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.035,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.024,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.037,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>