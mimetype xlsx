--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a8323ae75c4912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367cd6fc29134fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d3b72b691d94970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a768bf6f444876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6e268db4f14ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d3b72b691d94970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c12e7cea3a4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a768bf6f444876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.111,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.121,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.097,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.114,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.035,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.072,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.024,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.037,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.021,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.039,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.987,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.017,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.003,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.011,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.973,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.011,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.008,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.038,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.003,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.026,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.052,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.119,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.045,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.095,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.112,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.084,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.102,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.084,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.092,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.053,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.089,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.072,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.060,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.016,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.039,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.057,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.058,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.023,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.042,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.061,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.077,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.037,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.070,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>