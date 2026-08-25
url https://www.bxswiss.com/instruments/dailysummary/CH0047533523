--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367cd6fc29134fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc29202eba114413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a768bf6f444876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57677920077948d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c12e7cea3a4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a768bf6f444876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb43ec097334f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57677920077948d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.064,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.105,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.045,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.095,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.061,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.077,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.037,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.070,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.211,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.248,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.324,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.311,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.324,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.350,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.309,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.321,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.291,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.289,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.341,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.376,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.389,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.437,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.431,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.465,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.496,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.453,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.487,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>