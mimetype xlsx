--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc29202eba114413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41a1de13fd74c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57677920077948d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253272e99f084712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb43ec097334f12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57677920077948d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cce8e1166f84ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253272e99f084712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZKB Gold ETF AA EUR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0047533523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.316,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.325,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.277,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.300,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.465,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.496,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.453,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.487,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.468,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.473,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.436,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.464,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.464,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.486,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.443,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.449,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.458,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.416,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.434,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.452,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.466,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.344,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.330,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.393,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.326,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.356,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.379,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.302,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.311,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.300,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.298,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>