--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8e8c3b73a643fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58cc014eddc48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4e2fa7e124476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra114f6606c974918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ed2209c2e24c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4e2fa7e124476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd984cca9eaa44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra114f6606c974918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>144,260</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,740</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,030</x:t>
-[...112 lines deleted...]
-          <x:t>140,430</x:t>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>137,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>