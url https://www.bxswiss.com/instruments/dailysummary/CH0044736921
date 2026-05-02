--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58cc014eddc48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956862eedbef456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra114f6606c974918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e98f022bd4640ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd984cca9eaa44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra114f6606c974918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80c0e85d27b444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e98f022bd4640ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>140,430</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>142,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>145,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>