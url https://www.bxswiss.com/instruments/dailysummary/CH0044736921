--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R956862eedbef456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30abe50958c043ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e98f022bd4640ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5708544666a74b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80c0e85d27b444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e98f022bd4640ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc67473dde88432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5708544666a74b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>143,040</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,170</x:t>
-[...38 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,940</x:t>
-[...414 lines deleted...]
-          <x:t>143,470</x:t>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>