--- v8 (2026-05-22)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30abe50958c043ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6cec2d58ed44a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5708544666a74b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9121a51d92ff4152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc67473dde88432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5708544666a74b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c00bc099b774251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9121a51d92ff4152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,860</x:t>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,500</x:t>
-[...593 lines deleted...]
-          <x:t>144,860</x:t>
+          <x:t>146,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>