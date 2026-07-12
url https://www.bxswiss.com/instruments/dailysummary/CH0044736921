--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6cec2d58ed44a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466ca94564a44ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9121a51d92ff4152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0adea5375464867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c00bc099b774251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9121a51d92ff4152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f246db231040b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0adea5375464867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>145,760</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>145,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,620</x:t>
-[...53 lines deleted...]
-          <x:t>145,760</x:t>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>146,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>