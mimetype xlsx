--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466ca94564a44ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2e5405520243e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0adea5375464867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9850ff40cecf4eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f246db231040b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0adea5375464867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b912ce0cc545c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9850ff40cecf4eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>147,350</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,130</x:t>
-[...16 lines deleted...]
-          <x:t>147,890</x:t>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,890</x:t>
-[...328 lines deleted...]
-          <x:t>148,290</x:t>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>