--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2e5405520243e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d97e5c91af45a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9850ff40cecf4eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0abc4bc98e4503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b912ce0cc545c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9850ff40cecf4eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafd71eb96f84f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0abc4bc98e4503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,470</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>149,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>