--- v12 (2026-08-21)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84d97e5c91af45a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529d1e29cab943aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0abc4bc98e4503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d06ebb68d94efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafd71eb96f84f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0abc4bc98e4503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b9bfc589dd4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d06ebb68d94efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>150,020</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,760</x:t>
-[...97 lines deleted...]
-          <x:t>149,400</x:t>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>148,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>148,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>