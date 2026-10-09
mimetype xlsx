--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529d1e29cab943aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b27d2eb4c2428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d06ebb68d94efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cda4d83fe794a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5b9bfc589dd4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d06ebb68d94efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ef45afdab6463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cda4d83fe794a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>148,120</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>07.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,960</x:t>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,660</x:t>
-[...11 lines deleted...]
-          <x:t>146,740</x:t>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,760</x:t>
-[...53 lines deleted...]
-          <x:t>144,380</x:t>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>145,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>