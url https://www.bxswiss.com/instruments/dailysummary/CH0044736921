--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b27d2eb4c2428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3602332a1f6c4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cda4d83fe794a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e274578f8794430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61ef45afdab6463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cda4d83fe794a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d54b1a9bb6e4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e274578f8794430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swissquote Quant - Swiss Equities AC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0044736921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>146,940</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>142,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>