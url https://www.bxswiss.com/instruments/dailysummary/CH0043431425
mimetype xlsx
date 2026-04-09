--- v4 (2026-03-14)
+++ v5 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8eabe71e2594373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b686b17a7444de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c289a7bef640ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaeb260ddf4b40ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R001b1eb40c594f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c289a7bef640ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca2be12e6aa4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaeb260ddf4b40ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lienhardt &amp; Partner Nebenwerte-Fonds Schweiz CHF RC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0043431425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>