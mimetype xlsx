--- v5 (2026-04-09)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04b686b17a7444de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfc5e701b2a481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaeb260ddf4b40ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e4c51e535241ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfca2be12e6aa4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaeb260ddf4b40ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad7fa321e904808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e4c51e535241ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lienhardt &amp; Partner Nebenwerte-Fonds Schweiz CHF RC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0043431425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>239,525</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,375</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>234,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>