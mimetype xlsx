--- v6 (2026-04-29)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfc5e701b2a481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc559c65c6fee4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e4c51e535241ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2352bd4bf8fa4142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad7fa321e904808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e4c51e535241ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a21882253464cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2352bd4bf8fa4142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lienhardt &amp; Partner Nebenwerte-Fonds Schweiz CHF RC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0043431425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>236,250</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>237,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>239,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>238,975</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>243,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,825</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>241,025</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,425</x:t>
-[...80 lines deleted...]
-          <x:t>240,375</x:t>
+          <x:t>239,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>