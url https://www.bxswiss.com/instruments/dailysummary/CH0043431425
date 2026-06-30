--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc559c65c6fee4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861ffa604e1c4c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2352bd4bf8fa4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d96dd4825a64ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a21882253464cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2352bd4bf8fa4142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418cf39f741741f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d96dd4825a64ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lienhardt &amp; Partner Nebenwerte-Fonds Schweiz CHF RC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0043431425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>239,325</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>238,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>237,450</x:t>
-[...43 lines deleted...]
-          <x:t>238,750</x:t>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>238,600</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>238,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>238,150</x:t>
-[...26 lines deleted...]
-          <x:t>238,100</x:t>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,600</x:t>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>