--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861ffa604e1c4c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837b3c599a234c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d96dd4825a64ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e3d187fed7435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418cf39f741741f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d96dd4825a64ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5632b8322cf4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e3d187fed7435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lienhardt &amp; Partner Nebenwerte-Fonds Schweiz CHF RC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0043431425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>239,225</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>237,200</x:t>
-[...102 lines deleted...]
-          <x:t>234,150</x:t>
+          <x:t>237,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>233,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>