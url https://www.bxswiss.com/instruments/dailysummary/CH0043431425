--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837b3c599a234c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd279c6ffa50c4040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e3d187fed7435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ace8cbd1a54e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5632b8322cf4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e3d187fed7435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa153f7b99c24983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ace8cbd1a54e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lienhardt &amp; Partner Nebenwerte-Fonds Schweiz CHF RC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0043431425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>235,600</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,500</x:t>
-[...21 lines deleted...]
-          <x:t>235,000</x:t>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>09.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,950</x:t>
-[...75 lines deleted...]
-          <x:t>236,850</x:t>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,250</x:t>
-[...112 lines deleted...]
-          <x:t>235,750</x:t>
+          <x:t>239,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>