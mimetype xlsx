--- v15 (2026-09-08)
+++ v16 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c576f060f93425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aa0a4fd3c3438c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922390dd8a554b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4489c47b61794a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f306d276b74f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922390dd8a554b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf2dc0da4924d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4489c47b61794a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>