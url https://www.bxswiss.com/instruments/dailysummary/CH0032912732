--- v16 (2026-09-28)
+++ v17 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0aa0a4fd3c3438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f60b02d51614a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4489c47b61794a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08b0366a7df424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf2dc0da4924d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4489c47b61794a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cda8b1b9264c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08b0366a7df424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>