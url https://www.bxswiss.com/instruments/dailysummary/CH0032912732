--- v17 (2026-10-18)
+++ v18 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f60b02d51614a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3f7b30eaf144d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08b0366a7df424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a0404289804a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1cda8b1b9264c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08b0366a7df424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4604b999866d4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a0404289804a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>