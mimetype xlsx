--- v6 (2026-03-09)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdac3af785f491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a1aa5c62684a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f4469c635474f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c1a5581e4e4fe4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ff0173753b4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f4469c635474f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd247cca8ba3749cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c1a5581e4e4fe4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>214,080</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>