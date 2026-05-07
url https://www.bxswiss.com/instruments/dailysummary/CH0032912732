--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a1aa5c62684a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7547e9a1e84e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c1a5581e4e4fe4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ffdac72f6b4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd247cca8ba3749cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c1a5581e4e4fe4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b70480561ef4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ffdac72f6b4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>