--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7547e9a1e84e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7a6030dd4e4128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ffdac72f6b4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra070164054754cf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b70480561ef4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ffdac72f6b4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d4a89c834c47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra070164054754cf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>216,992</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,797</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,456</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>