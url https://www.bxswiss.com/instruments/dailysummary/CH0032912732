--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7a6030dd4e4128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d268fe7092431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra070164054754cf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf44a48163734e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d4a89c834c47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra070164054754cf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2128dd41ade48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf44a48163734e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>