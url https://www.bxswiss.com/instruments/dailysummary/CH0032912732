--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d268fe7092431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc816e6f818e46d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf44a48163734e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d1fe960f4947ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2128dd41ade48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf44a48163734e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615bad087acb415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d1fe960f4947ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>