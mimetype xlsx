--- v11 (2026-07-09)
+++ v12 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc816e6f818e46d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50894afc6d034f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93d1fe960f4947ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94009a584404f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615bad087acb415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93d1fe960f4947ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3fafca9c6504885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94009a584404f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,115</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>