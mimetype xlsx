--- v12 (2026-07-09)
+++ v13 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50894afc6d034f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58028814f27c468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94009a584404f81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06444de09871450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3fafca9c6504885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94009a584404f81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2053e448884fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06444de09871450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>