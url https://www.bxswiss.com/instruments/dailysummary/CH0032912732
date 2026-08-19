--- v13 (2026-07-29)
+++ v14 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58028814f27c468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7141e6d5fb94f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06444de09871450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e6bcba1b8b417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c2053e448884fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06444de09871450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa67803c7d14853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e6bcba1b8b417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>