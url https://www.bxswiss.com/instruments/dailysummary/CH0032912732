--- v14 (2026-08-19)
+++ v15 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7141e6d5fb94f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c576f060f93425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e6bcba1b8b417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922390dd8a554b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfa67803c7d14853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e6bcba1b8b417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f306d276b74f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922390dd8a554b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS ETF - SLI ETF A-dis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH0032912732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>